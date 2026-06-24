--- v0 (2026-04-14)
+++ v1 (2026-06-24)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="313" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="322">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -648,54 +648,75 @@
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>16160-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>25/02/2026 (1/2026)</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>42ª Medição</t>
   </si>
   <si>
     <t>16324-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>17/03/2026 (2/2026)</t>
   </si>
   <si>
     <t>31/03/2026</t>
   </si>
   <si>
-    <t>--</t>
+    <t>16554-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>14/04/2026 (3/2026)</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>Medição Final</t>
+  </si>
+  <si>
+    <t>16696-Medição-Boletins de Medição de Obras Públicas</t>
+  </si>
+  <si>
+    <t>11/05/2026 (4/2026)</t>
+  </si>
+  <si>
+    <t>Conclusão</t>
+  </si>
+  <si>
+    <t>Termo de Recebimento</t>
+  </si>
+  <si>
+    <t>16697-Termo(s) de Recebimento Definitivo-Termos de Recebimento Definitivo de Obras Públicas</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Data Edital</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
@@ -790,50 +811,58 @@
     <t>Termo</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Credor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Empenhado (R$)</t>
   </si>
   <si>
     <t>Liquidado (R$)</t>
   </si>
   <si>
     <t>Pago (R$)</t>
   </si>
   <si>
     <t>P/E(%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1741/2026
+Ordinário
+</t>
+  </si>
+  <si>
+    <t>09/03/2026</t>
   </si>
   <si>
     <t xml:space="preserve">891/2025
 Ordinário
 RAP</t>
   </si>
   <si>
     <t>07/02/2025</t>
   </si>
   <si>
     <t xml:space="preserve">10637/2024
 Ordinário
 RAP</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t xml:space="preserve">7078/2024
 Ordinário
 RAP</t>
   </si>
   <si>
     <t>14/08/2024</t>
   </si>
@@ -1111,190 +1140,190 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.6952171325684" customWidth="1"/>
     <col min="2" max="2" width="17.7984523773193" customWidth="1"/>
     <col min="3" max="3" width="13.6212778091431" customWidth="1"/>
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>21882617.83</v>
+        <v>21950969.83</v>
       </c>
       <c r="B2" s="2">
-        <v>21112600.1</v>
+        <v>21615244.41</v>
       </c>
       <c r="C2" s="2">
-        <v>21112600.08</v>
+        <v>21615244.39</v>
       </c>
       <c r="D2" s="2">
-        <v>96.4811</v>
+        <v>98.4705</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="31.6773567199707" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="25.7138996124268" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>306</v>
+        <v>315</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>154</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>310</v>
+        <v>319</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>311</v>
+        <v>320</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>312</v>
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L49"/>
+  <dimension ref="A1:L51"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="31.6773567199707" customWidth="1"/>
-    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="9.43284797668457" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="24.9854869842529" customWidth="1"/>
     <col min="7" max="7" width="13.2048902511597" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="29.0460338592529" customWidth="1"/>
-    <col min="10" max="10" width="47.6494522094727" customWidth="1"/>
+    <col min="10" max="10" width="83.2142715454102" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>10</v>
@@ -3099,795 +3128,897 @@
       </c>
       <c r="L48" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3">
         <v>48</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>207</v>
       </c>
       <c r="C49" s="4" t="s">
         <v>154</v>
       </c>
       <c r="D49" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E49" s="2">
         <v>91.68</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G49" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>98</v>
       </c>
       <c r="J49" s="4" t="s">
         <v>208</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>209</v>
       </c>
       <c r="L49" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3">
+        <v>49</v>
+      </c>
+      <c r="B50" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D50" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E50" s="2">
+        <v>100</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G50" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H50" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="J50" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="K50" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3">
+        <v>50</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="J51" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="K51" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="L51" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.9051313400269" customWidth="1"/>
     <col min="2" max="2" width="25.8233776092529" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="12.0027875900269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="10.8283090591431" customWidth="1"/>
     <col min="7" max="7" width="12.9143390655518" customWidth="1"/>
     <col min="8" max="8" width="243.21760559082" customWidth="1"/>
     <col min="9" max="9" width="24.5568237304688" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="G2" s="2">
         <v>21040154.32</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.2048902511597" customWidth="1"/>
     <col min="2" max="2" width="243.21760559082" customWidth="1"/>
     <col min="3" max="3" width="23.3946228027344" customWidth="1"/>
     <col min="4" max="4" width="12.9143390655518" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>228</v>
+        <v>235</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>232</v>
+        <v>239</v>
       </c>
       <c r="D2" s="2">
         <v>17490716.23</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>233</v>
+        <v>240</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>234</v>
+        <v>241</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.24153614044189" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.2487888336182" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.9388933181763" customWidth="1"/>
     <col min="7" max="7" width="11.4748859405518" customWidth="1"/>
     <col min="8" max="8" width="32.3004035949707" customWidth="1"/>
     <col min="9" max="9" width="27.7579936981201" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H10"/>
+  <dimension ref="A1:H11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.0810079574585" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="23.3946228027344" customWidth="1"/>
     <col min="4" max="4" width="243.21760559082" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="12.9143390655518" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>249</v>
+        <v>256</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>250</v>
+        <v>257</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="C2" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D2" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D2" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="2">
-        <v>334472.47</v>
+        <v>68352</v>
       </c>
       <c r="F2" s="2">
-        <v>330809.26</v>
+        <v>68352</v>
       </c>
       <c r="G2" s="2">
-        <v>330809.26</v>
+        <v>68352</v>
       </c>
       <c r="H2" s="2">
-        <v>98.9</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>254</v>
+        <v>261</v>
       </c>
       <c r="C3" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D3" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" s="2">
-        <v>1119563.23</v>
+        <v>334472.47</v>
       </c>
       <c r="F3" s="2">
-        <v>1119563.23</v>
+        <v>334472.47</v>
       </c>
       <c r="G3" s="2">
-        <v>1119563.21</v>
+        <v>334472.47</v>
       </c>
       <c r="H3" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>255</v>
+        <v>262</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C4" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="2">
-        <v>306843.24</v>
+        <v>1119563.23</v>
       </c>
       <c r="F4" s="2">
-        <v>249399.96</v>
+        <v>1119563.23</v>
       </c>
       <c r="G4" s="2">
-        <v>249399.96</v>
+        <v>1119563.21</v>
       </c>
       <c r="H4" s="2">
-        <v>81.28</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
       <c r="C5" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D5" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="2">
-        <v>592856.76</v>
+        <v>306843.24</v>
       </c>
       <c r="F5" s="2">
-        <v>592856.76</v>
+        <v>262145.18</v>
       </c>
       <c r="G5" s="2">
-        <v>592856.76</v>
+        <v>262145.18</v>
       </c>
       <c r="H5" s="2">
-        <v>100</v>
+        <v>85.43</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="C6" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D6" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="2">
-        <v>830.2</v>
+        <v>592856.76</v>
       </c>
       <c r="F6" s="2">
-        <v>830.2</v>
+        <v>592856.76</v>
       </c>
       <c r="G6" s="2">
-        <v>830.2</v>
+        <v>592856.76</v>
       </c>
       <c r="H6" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="C7" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="2">
-        <v>371254.19</v>
+        <v>830.2</v>
       </c>
       <c r="F7" s="2">
-        <v>363754.31</v>
+        <v>830.2</v>
       </c>
       <c r="G7" s="2">
-        <v>363754.31</v>
+        <v>830.2</v>
       </c>
       <c r="H7" s="2">
-        <v>97.98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="C8" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="2">
-        <v>1562896.18</v>
+        <v>371254.19</v>
       </c>
       <c r="F8" s="2">
-        <v>1392057.49</v>
+        <v>371254.19</v>
       </c>
       <c r="G8" s="2">
-        <v>1392057.49</v>
+        <v>371254.19</v>
       </c>
       <c r="H8" s="2">
-        <v>89.07</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="C9" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D9" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="2">
-        <v>308422.48</v>
+        <v>1562896.18</v>
       </c>
       <c r="F9" s="2">
-        <v>308422.48</v>
+        <v>1430291.22</v>
       </c>
       <c r="G9" s="2">
-        <v>308422.48</v>
+        <v>1430291.22</v>
       </c>
       <c r="H9" s="2">
-        <v>100</v>
+        <v>91.52</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>233</v>
+        <v>274</v>
       </c>
       <c r="C10" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D10" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="D10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="2">
+        <v>308422.48</v>
+      </c>
+      <c r="F10" s="2">
+        <v>308422.48</v>
+      </c>
+      <c r="G10" s="2">
+        <v>308422.48</v>
+      </c>
+      <c r="H10" s="2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="E11" s="2">
         <v>17285479.08</v>
       </c>
-      <c r="F10" s="2">
-[...6 lines deleted...]
-        <v>96.93</v>
+      <c r="F11" s="2">
+        <v>17127056.68</v>
+      </c>
+      <c r="G11" s="2">
+        <v>17127056.68</v>
+      </c>
+      <c r="H11" s="2">
+        <v>99.08</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="56.1757202148438" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>272</v>
+        <v>281</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="35.4064292907715" customWidth="1"/>
     <col min="3" max="3" width="42.1832160949707" customWidth="1"/>
     <col min="4" max="4" width="29.0542182922363" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>277</v>
+        <v>286</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>278</v>
+        <v>287</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>279</v>
+        <v>288</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>280</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="21.1714992523193" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="12.9143390655518" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="13.2048902511597" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>281</v>
+        <v>290</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>283</v>
+        <v>292</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>284</v>
+        <v>293</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>285</v>
+        <v>294</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>286</v>
+        <v>295</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>287</v>
+        <v>296</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>288</v>
+        <v>297</v>
       </c>
       <c r="D3" s="2">
         <v>20816103.63</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>289</v>
+        <v>298</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="J3" s="3">
         <v>10172</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="D4" s="2">
         <v>17490716.23</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="J4" s="3">
         <v>10173</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>