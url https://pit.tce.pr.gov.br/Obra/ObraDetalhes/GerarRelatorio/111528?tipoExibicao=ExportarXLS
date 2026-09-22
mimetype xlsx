--- v0 (2026-06-25)
+++ v1 (2026-09-22)
@@ -404,143 +404,143 @@
   </si>
   <si>
     <t>Empenhado (R$)</t>
   </si>
   <si>
     <t>Liquidado (R$)</t>
   </si>
   <si>
     <t>Pago (R$)</t>
   </si>
   <si>
     <t>P/E(%)</t>
   </si>
   <si>
     <t xml:space="preserve">5315/2023
 Ordinário
 RAP</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t xml:space="preserve">MPORTÂNCIA QUE SE EMPENHA REFERENTE MEDIÇÃO DO SEGUNDO ADITIVO  DA CONSTRUÇÃO DE PRÉ-ESCOLA MUNICIPAL DE ENSINO INFANTIL EM ALVENARIA CONVENCIONAL, ESTRUTURAS DE MADEIRA, COBERTA COM TELHAS DE CERÂMICA COM ÁREA TOTAL DE 352,12m².</t>
   </si>
   <si>
+    <t xml:space="preserve">3481/2023
+Ordinário
+</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>IMPORTÂNCIA QUE SE EMPENHA REFERENTE MEDIÇÃO DO ADITIVO DA CONSTRUÇÃO DE PRÉ-ESCOLA MUNICIPAL DE ENSINO INFANTIL EM ALVENARIA CONVENCIONAL, ESTRUTURAS DE MADEIRA, COBERTA COM TELHAS DE CERÂMICA COM ÁREA TOTAL DE 352,12m².</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3480/2023
+Ordinário
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3479/2023
+Ordinário
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">3478/2023
 Ordinário
 </t>
   </si>
   <si>
-    <t>17/07/2023</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">1466/2023
 Ordinário
 </t>
   </si>
   <si>
     <t>03/04/2023</t>
   </si>
   <si>
     <t>IMPORTÂNCIA QUE SE EMPENHA REFERENTE CONSTRUÇÃO DE PRÉ-ESCOLA MUNICIPAL DE ENSINO INFANTIL EM ALVENARIA CONVENCIONAL, ESTRUTURAS DE MADEIRA, COBERTA COM TELHAS DE CERÂMICA COM ÁREA TOTAL DE 352,12m².</t>
   </si>
   <si>
     <t xml:space="preserve">1465/2023
 Ordinário
 </t>
   </si>
   <si>
     <t xml:space="preserve">1464/2023
 Ordinário
 RAP</t>
   </si>
   <si>
+    <t xml:space="preserve">5129/2022
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t>10/11/2022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5128/2022
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5127/2022
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5126/2022
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5125/2022
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5124/2022
+Ordinário
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5123/2022
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5122/2022
+Ordinário
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">5121/2022
 Ordinário
 </t>
-  </si>
-[...41 lines deleted...]
-RAP</t>
   </si>
   <si>
     <t>Ação - Código e Descrição</t>
   </si>
   <si>
     <t>Natureza da Ação</t>
   </si>
   <si>
     <t>Lei/Ato (Escopo, tipo e Nº)</t>
   </si>
   <si>
     <t xml:space="preserve">2280 - REDE DE EDUCAÇÃO INFANTIL - FONTE 103                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <t>Outras Naturezas</t>
   </si>
   <si>
     <t>Plano Plurianual, Lei ordinária Nº 630/2021 (Ínicio da aplicação 2022)</t>
   </si>
   <si>
     <t>Cód. Bem</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
@@ -1792,135 +1792,135 @@
       </c>
       <c r="F2" s="2">
         <v>21263.33</v>
       </c>
       <c r="G2" s="2">
         <v>21263.33</v>
       </c>
       <c r="H2" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E3" s="2">
-        <v>50000</v>
+        <v>26822.08</v>
       </c>
       <c r="F3" s="2">
-        <v>50000</v>
+        <v>26822.08</v>
       </c>
       <c r="G3" s="2">
-        <v>50000</v>
+        <v>26822.08</v>
       </c>
       <c r="H3" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
         <v>124</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E4" s="2">
-        <v>28985.14</v>
+        <v>932.56</v>
       </c>
       <c r="F4" s="2">
-        <v>28985.14</v>
+        <v>932.56</v>
       </c>
       <c r="G4" s="2">
-        <v>28985.14</v>
+        <v>932.56</v>
       </c>
       <c r="H4" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>125</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E5" s="2">
-        <v>26822.08</v>
+        <v>28985.14</v>
       </c>
       <c r="F5" s="2">
-        <v>26822.08</v>
+        <v>28985.14</v>
       </c>
       <c r="G5" s="2">
-        <v>26822.08</v>
+        <v>28985.14</v>
       </c>
       <c r="H5" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>122</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E6" s="2">
-        <v>932.56</v>
+        <v>50000</v>
       </c>
       <c r="F6" s="2">
-        <v>932.56</v>
+        <v>50000</v>
       </c>
       <c r="G6" s="2">
-        <v>932.56</v>
+        <v>50000</v>
       </c>
       <c r="H6" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>127</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>128</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E7" s="2">
         <v>71014.86</v>
       </c>
       <c r="F7" s="2">
         <v>71014.86</v>
       </c>
       <c r="G7" s="2">
@@ -1974,265 +1974,265 @@
       </c>
       <c r="F9" s="2">
         <v>50000</v>
       </c>
       <c r="G9" s="2">
         <v>50000</v>
       </c>
       <c r="H9" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>132</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E10" s="2">
-        <v>70000</v>
+        <v>50000</v>
       </c>
       <c r="F10" s="2">
-        <v>70000</v>
+        <v>50000</v>
       </c>
       <c r="G10" s="2">
-        <v>70000</v>
+        <v>50000</v>
       </c>
       <c r="H10" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>134</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E11" s="2">
-        <v>60000</v>
+        <v>20000</v>
       </c>
       <c r="F11" s="2">
-        <v>60000</v>
+        <v>20000</v>
       </c>
       <c r="G11" s="2">
-        <v>60000</v>
+        <v>20000</v>
       </c>
       <c r="H11" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>135</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E12" s="2">
-        <v>50000</v>
+        <v>44000</v>
       </c>
       <c r="F12" s="2">
-        <v>50000</v>
+        <v>44000</v>
       </c>
       <c r="G12" s="2">
-        <v>50000</v>
+        <v>44000</v>
       </c>
       <c r="H12" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>136</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E13" s="2">
-        <v>133000</v>
+        <v>40000</v>
       </c>
       <c r="F13" s="2">
-        <v>133000</v>
+        <v>40000</v>
       </c>
       <c r="G13" s="2">
-        <v>133000</v>
+        <v>40000</v>
       </c>
       <c r="H13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E14" s="2">
-        <v>40000</v>
+        <v>60000</v>
       </c>
       <c r="F14" s="2">
-        <v>40000</v>
+        <v>60000</v>
       </c>
       <c r="G14" s="2">
-        <v>40000</v>
+        <v>60000</v>
       </c>
       <c r="H14" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E15" s="2">
-        <v>133000</v>
+        <v>50000</v>
       </c>
       <c r="F15" s="2">
-        <v>133000</v>
+        <v>50000</v>
       </c>
       <c r="G15" s="2">
-        <v>133000</v>
+        <v>50000</v>
       </c>
       <c r="H15" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E16" s="2">
-        <v>44000</v>
+        <v>133000</v>
       </c>
       <c r="F16" s="2">
-        <v>44000</v>
+        <v>133000</v>
       </c>
       <c r="G16" s="2">
-        <v>44000</v>
+        <v>133000</v>
       </c>
       <c r="H16" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>140</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E17" s="2">
-        <v>50000</v>
+        <v>133000</v>
       </c>
       <c r="F17" s="2">
-        <v>50000</v>
+        <v>133000</v>
       </c>
       <c r="G17" s="2">
-        <v>50000</v>
+        <v>133000</v>
       </c>
       <c r="H17" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>133</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>99</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>129</v>
       </c>
       <c r="E18" s="2">
-        <v>20000</v>
+        <v>70000</v>
       </c>
       <c r="F18" s="2">
-        <v>20000</v>
+        <v>70000</v>
       </c>
       <c r="G18" s="2">
-        <v>20000</v>
+        <v>70000</v>
       </c>
       <c r="H18" s="2">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.2912483215332" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="59.6131820678711" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">