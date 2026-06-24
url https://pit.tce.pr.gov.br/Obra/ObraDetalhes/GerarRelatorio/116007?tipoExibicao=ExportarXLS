--- v0 (2026-03-15)
+++ v1 (2026-06-24)
@@ -501,174 +501,174 @@
   <si>
     <t>25964</t>
   </si>
   <si>
     <t>Rua Guanabara asfaltada em CBUQ med 330,00 x 9,00 m totalizando 2.970,00 m2</t>
   </si>
   <si>
     <t>Rua Guanabara NºSN – Loteamento Geral</t>
   </si>
   <si>
     <t>22°45'8,0''Sul / 51°22'46,3''Oeste</t>
   </si>
   <si>
     <t>25939</t>
   </si>
   <si>
     <t>Rua Iguaçu asfaltada em CBUQ med 2.900,00 x 9,20 m totalizando 26.680,00 m2</t>
   </si>
   <si>
     <t>Rua Iguaçu NºSN – Loteamento Geral</t>
   </si>
   <si>
     <t>22°45'5,5''Sul / 51°22'48,6''Oeste</t>
   </si>
   <si>
+    <t>25998</t>
+  </si>
+  <si>
+    <t>Rua Ver. Antonio Rebelato asfaltada em CBUQ med 440,00 x 9,00 m totalizando 3.960,00 m2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUA  Nº00 – NÂº</t>
+  </si>
+  <si>
+    <t>22°45'27,2''Sul / 51°22'27,2''Oeste</t>
+  </si>
+  <si>
+    <t>25999</t>
+  </si>
+  <si>
+    <t>Rua Heitor Celestino Teixeira asfaltada em CBUQ med 418,00 x 9,00 m totalizando 3.672,00 m2</t>
+  </si>
+  <si>
+    <t>26000</t>
+  </si>
+  <si>
+    <t>Rua Ver. Abel Gomes Junior asfaltada em CBUQ med 218,00 x 9,00 m totalizando 1962,00 m2</t>
+  </si>
+  <si>
     <t>26001</t>
   </si>
   <si>
     <t>Rua Pref. Luiz Ambrosio Di Miguelli asfaltada em CBUQ med 395,00 x 9,00 m totalizando 3.555,00 m2</t>
   </si>
   <si>
-    <t xml:space="preserve">RUA  Nº00 – NÂº</t>
-[...20 lines deleted...]
-    <t>Rua Ver. Abel Gomes Junior asfaltada em CBUQ med 218,00 x 9,00 m totalizando 1962,00 m2</t>
+    <t>25959</t>
+  </si>
+  <si>
+    <t>Rua Belo Horizonte asfaltada em CBUQ med 947,00 x 9,00 m totalizando 8.523,00 m2</t>
+  </si>
+  <si>
+    <t>RUA BELO HORIZONTE Nºsn – LOTEAMENTO GERAL. LOTEAMENTO GERAL</t>
+  </si>
+  <si>
+    <t>22°45'287,9''Sul / 51°22'401,3''Oeste</t>
+  </si>
+  <si>
+    <t>25960</t>
+  </si>
+  <si>
+    <t>Rua Barão do Rio Branco asfaltada em CBUQ med 677,00 x 9,00 m totalizando 6.093,00 m2</t>
+  </si>
+  <si>
+    <t>Rua Barão do Rio Branco NºSN – Loteamento Geral</t>
+  </si>
+  <si>
+    <t>22°45'26,8''Sul / 51°22'45,3''Oeste</t>
+  </si>
+  <si>
+    <t>25962</t>
+  </si>
+  <si>
+    <t>Rua 21 de Setembro asfaltada em CBUQ med 714,00 x 9,00 m totalizando 6.426,00 m2</t>
+  </si>
+  <si>
+    <t>Rua 21 de Setembro NºSN – Vila Iguaçu. Rua</t>
+  </si>
+  <si>
+    <t>22°45'11,4''Sul / 51°22'59,5''Oeste</t>
   </si>
   <si>
     <t>26002</t>
   </si>
   <si>
     <t>Avenida Bento Pereira Louzada asfaltada em CBUQ med 235,00 x 13,00 m totalizando 3.055,00 m2</t>
   </si>
   <si>
     <t>26003</t>
   </si>
   <si>
     <t>Travessa José Patrocinio da Silva asfaltada em CBUQ med 80,00 x 9,00 m totalizando 720,00 m2</t>
   </si>
   <si>
     <t>26004</t>
   </si>
   <si>
     <t>Travessa Múcio Benedito L Pereira asfaltada em CBUQ med 48,00 x 9,00 m totalizando 432,00 m2</t>
   </si>
   <si>
+    <t>26048</t>
+  </si>
+  <si>
+    <t>Rua José Ferrarese asfaltada em CBUQ med 102,00 x 6,00 m totalizando 612,00 m2</t>
+  </si>
+  <si>
+    <t>26052</t>
+  </si>
+  <si>
+    <t>Rua Flora Maria Perin asfaltada em CBUQ med 102,00 x 6,00 m totalizando 612,00 m2</t>
+  </si>
+  <si>
     <t>25943</t>
   </si>
   <si>
     <t>Rua Ouro Preto asfaltada em CBUQ med 773,00 x 9,00 m totalizando 6.957,00 m2</t>
   </si>
   <si>
-    <t>25959</t>
-[...34 lines deleted...]
-  <si>
     <t>26023</t>
   </si>
   <si>
     <t>Rua José Angelo Cereza asfaltada em CBUQ med 102,00 x 6,00 m totalizando 612,00 m2</t>
   </si>
   <si>
     <t>26030</t>
   </si>
   <si>
     <t>Rua Aníbal Ferracini asfaltada em CBUQ med 102,00 x 6,00 m totalizando 612,00 m2</t>
   </si>
   <si>
     <t>26033</t>
   </si>
   <si>
     <t>Rua Ver. Antonio Pereira Lima asfaltada em CBUQ med 102,00 x 6,00 m totalizando 612,00 m2</t>
   </si>
   <si>
     <t>26045</t>
   </si>
   <si>
     <t>Rua João Batista Paduanelo asfaltada em CBUQ med 102,00 x 6,00 m totalizando 612,00 m2</t>
-  </si>
-[...10 lines deleted...]
-    <t>Rua Flora Maria Perin asfaltada em CBUQ med 102,00 x 6,00 m totalizando 612,00 m2</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>Data Base</t>
   </si>
   <si>
     <t>Lei/Ato</t>
   </si>
   <si>
     <t>Escopo</t>
   </si>
   <si>
     <t>Cód. de Controle</t>
   </si>
   <si>
     <t>Base</t>
   </si>
   <si>
     <t>LUIZ EDUARDO CANDIDO</t>
   </si>
   <si>
     <t>***.225.***.**</t>
   </si>
@@ -2125,138 +2125,138 @@
         <v>148</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>153</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>154</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>147</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>147</v>
+        <v>165</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>148</v>
+        <v>166</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>147</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>165</v>
+        <v>147</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>166</v>
+        <v>148</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>170</v>
+        <v>148</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>173</v>
+        <v>147</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>174</v>
+        <v>148</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>175</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>176</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>147</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>177</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>178</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>147</v>