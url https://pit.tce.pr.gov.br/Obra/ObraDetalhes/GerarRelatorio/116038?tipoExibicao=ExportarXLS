--- v0 (2026-04-18)
+++ v1 (2026-09-23)
@@ -317,51 +317,51 @@
   </si>
   <si>
     <t>Homologada - (25/10/2022)</t>
   </si>
   <si>
     <t>Contratados</t>
   </si>
   <si>
     <t>Assinatura</t>
   </si>
   <si>
     <t>Término Vigência</t>
   </si>
   <si>
     <t>Regime Execução</t>
   </si>
   <si>
     <t>Origem Contrato</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
-      <d:t xml:space="preserve">PATZLAFF &amp; PASSAMANI LTDA - ME
+      <d:t xml:space="preserve">TJ OBRAS LTDA                                                                                       
 (26.222.260/0001-03)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>25/10/2022</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>Preço Global</t>
   </si>
   <si>
     <t>Própria Entidade</t>
   </si>
   <si>
     <t>N° Convênio</t>
@@ -1422,51 +1422,51 @@
       <c r="G2" s="2">
         <v>1932860.97</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>89</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="13.2048902511597" customWidth="1"/>
     <col min="2" max="2" width="292.473083496094" customWidth="1"/>
-    <col min="3" max="3" width="30.3310070037842" customWidth="1"/>
+    <col min="3" max="3" width="19.3606758117676" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>91</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>80</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>92</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>93</v>
@@ -1554,51 +1554,51 @@
       <c r="H1" s="1" t="s">
         <v>104</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>105</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0190658569336" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
-    <col min="3" max="3" width="30.3310070037842" customWidth="1"/>
+    <col min="3" max="3" width="19.3606758117676" customWidth="1"/>
     <col min="4" max="4" width="292.473083496094" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="11.8523969650269" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>111</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>112</v>