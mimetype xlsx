--- v0 (2026-04-16)
+++ v1 (2026-09-23)
@@ -373,51 +373,51 @@
   <si>
     <t>Escopo</t>
   </si>
   <si>
     <t>Cód. de Controle</t>
   </si>
   <si>
     <t>Base</t>
   </si>
   <si>
     <t>CLAUDIO MILANI</t>
   </si>
   <si>
     <t>***.892.***.**</t>
   </si>
   <si>
     <t>Orçamento base (execução direta) ou do edital (execução indireta) (104)</t>
   </si>
   <si>
     <t>Orçamentos de Obras Públicas</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
-    <t>GRAZIELA YUMI SUETAKE E FERNAN</t>
+    <t xml:space="preserve">GRAZIELA YUMI SUETAKE                                                                               </t>
   </si>
   <si>
     <t>***.766.***.**</t>
   </si>
   <si>
     <t>Planilha Orçamentária Contratada (105)</t>
   </si>
   <si>
     <t>Tipo Resp.</t>
   </si>
   <si>
     <t>Registro Profissional</t>
   </si>
   <si>
     <t>Documento de R.T.</t>
   </si>
   <si>
     <t>Execução de Obra</t>
   </si>
   <si>
     <t xml:space="preserve">CREA - PR-82886/D     </t>
   </si>
   <si>
     <t xml:space="preserve">ART (CREA) - 1720233537973       </t>
   </si>
@@ -550,51 +550,51 @@
       </c>
       <c r="B2" s="2">
         <v>106026.34</v>
       </c>
       <c r="C2" s="2">
         <v>106026.34</v>
       </c>
       <c r="D2" s="2">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
-    <col min="2" max="2" width="31.3295154571533" customWidth="1"/>
+    <col min="2" max="2" width="22.3182373046875" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.1248073577881" customWidth="1"/>
     <col min="5" max="5" width="25.7138996124268" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>114</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>116</v>
@@ -1285,51 +1285,51 @@
       </c>
       <c r="B2" s="4" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="31.3295154571533" customWidth="1"/>
+    <col min="2" max="2" width="22.3182373046875" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="9.19958972930908" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="13.2048902511597" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>46</v>
       </c>
       <c r="E1" s="1" t="s">