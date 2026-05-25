--- v0 (2025-11-05)
+++ v1 (2026-05-25)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="196">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="200">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -75,51 +75,51 @@
   <si>
     <t>Tipo Medição</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Nº Aditivo</t>
   </si>
   <si>
     <t>Observação</t>
   </si>
   <si>
     <t>LeiAto (Código de Controle - Tipo - Escopo)</t>
   </si>
   <si>
     <t>Envio/Processamento</t>
   </si>
   <si>
     <t>Atoteca</t>
   </si>
   <si>
     <t>31/08/2023</t>
   </si>
   <si>
-    <t xml:space="preserve">GERUZA VIEIRA                                               </t>
+    <t>GERUZA VIEIRA</t>
   </si>
   <si>
     <t>Paralisação</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>somente para efeito de envio sim am erro de empenho x inicio</t>
   </si>
   <si>
     <t>526668-Termo de Paralisação-Termo de Paralisação de Obras Públicas</t>
   </si>
   <si>
     <t>06/12/2023 (9/2023)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>11/10/2023</t>
   </si>
   <si>
     <t>Medição</t>
   </si>
@@ -307,50 +307,62 @@
     <t>527077-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>13/06/2025 (1/2025)</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>18088-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>20/06/2025 (2/2025)</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>Termo de paralisação revitalização da Avenida Ozy Mendonça de Lima até nova licitação</t>
   </si>
   <si>
     <t>19159-Termo de Paralisação-Termo de Paralisação de Obras Públicas</t>
   </si>
   <si>
     <t>27/10/2025 (9/2025)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>Paralisação revitalização da Avenida Ozy Mendonça de Lima</t>
+  </si>
+  <si>
+    <t>24453-Termo de Paralisação-Termo de Paralisação de Obras Públicas</t>
+  </si>
+  <si>
+    <t>29/04/2026 (3/2026)</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Data Edital</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
@@ -383,51 +395,52 @@
   </si>
   <si>
     <t>Contratados</t>
   </si>
   <si>
     <t>Assinatura</t>
   </si>
   <si>
     <t>Término Vigência</t>
   </si>
   <si>
     <t>Regime Execução</t>
   </si>
   <si>
     <t>Origem Contrato</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA A REVITALIZAÇÃO DA AVENIDA OZY MENDONÇA DE LIMA, CONFORME OFICIO N° 16/2023 PROCESSO LICITATÓRIO N° 641/2023.</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
-      <d:t xml:space="preserve"> Cadastro Inconsistente. </d:t>
+      <d:t xml:space="preserve">SAMBA ENGENHARIA E CONSTRUCAO LTDA
+(45.251.018/0001-02)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>28/06/2023</t>
   </si>
   <si>
     <t>20/10/2024</t>
   </si>
   <si>
     <t>Preço Global</t>
   </si>
   <si>
     <t>Própria Entidade</t>
   </si>
   <si>
     <t>N° Convênio</t>
   </si>
@@ -593,51 +606,51 @@
   <si>
     <t>Escopo</t>
   </si>
   <si>
     <t>Cód. de Controle</t>
   </si>
   <si>
     <t>Base</t>
   </si>
   <si>
     <t>***.078.***.**</t>
   </si>
   <si>
     <t>25/08/2023</t>
   </si>
   <si>
     <t>Orçamento base (execução direta) ou do edital (execução indireta) (104)</t>
   </si>
   <si>
     <t>Orçamentos de Obras Públicas</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
-    <t xml:space="preserve">RICARDO CARVALHO DE JULIO                                   </t>
+    <t>RICARDO CARVALHO DE JULIO</t>
   </si>
   <si>
     <t>***.918.***.**</t>
   </si>
   <si>
     <t>Planilha Orçamentária Contratada (105)</t>
   </si>
   <si>
     <t>Tipo Resp.</t>
   </si>
   <si>
     <t>Registro Profissional</t>
   </si>
   <si>
     <t>Documento de R.T.</t>
   </si>
   <si>
     <t>Fiscalização</t>
   </si>
   <si>
     <t xml:space="preserve">CAU - A70356-7       </t>
   </si>
   <si>
     <t xml:space="preserve">RRT (CAU)  e TRT (CFT e CFTA) - 13253024            </t>
   </si>
@@ -753,183 +766,183 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.6952171325684" customWidth="1"/>
     <col min="2" max="2" width="17.7984523773193" customWidth="1"/>
     <col min="3" max="3" width="13.6212778091431" customWidth="1"/>
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>1310598.81</v>
+        <v>944415.3</v>
       </c>
       <c r="B2" s="2">
         <v>944415.3</v>
       </c>
       <c r="C2" s="2">
         <v>944415.3</v>
       </c>
       <c r="D2" s="2">
-        <v>72.0598</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
-    <col min="2" max="2" width="26.5067310333252" customWidth="1"/>
+    <col min="2" max="2" width="26.5067863464355" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="36.3046607971191" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L20"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
-    <col min="3" max="3" width="13.8258304595947" customWidth="1"/>
+    <col min="3" max="3" width="13.8258905410767" customWidth="1"/>
     <col min="4" max="4" width="10.3137073516846" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="24.9854869842529" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="75.8256912231445" customWidth="1"/>
     <col min="10" max="10" width="60.4551620483398" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1654,734 +1667,772 @@
       <c r="D20" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>19</v>
       </c>
       <c r="I20" s="4" t="s">
         <v>92</v>
       </c>
       <c r="J20" s="4" t="s">
         <v>93</v>
       </c>
       <c r="K20" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L20" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="3">
+        <v>20</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="H21" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L21" s="4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.9166660308838" customWidth="1"/>
     <col min="2" max="2" width="31.8349113464355" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="12.0027875900269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="10.8283090591431" customWidth="1"/>
     <col min="7" max="7" width="11.8523969650269" customWidth="1"/>
     <col min="8" max="8" width="154.348007202148" customWidth="1"/>
     <col min="9" max="9" width="24.5568237304688" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="G2" s="2">
         <v>1447546.93</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9909763336182" customWidth="1"/>
     <col min="2" max="2" width="154.876937866211" customWidth="1"/>
-    <col min="3" max="3" width="21.2021903991699" customWidth="1"/>
+    <col min="3" max="3" width="37.585563659668" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D2" s="2">
         <v>1310598.81</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="18.9166297912598" customWidth="1"/>
     <col min="2" max="2" width="31.8349113464355" customWidth="1"/>
     <col min="3" max="3" width="16.9094104766846" customWidth="1"/>
     <col min="4" max="4" width="13.9261522293091" customWidth="1"/>
     <col min="5" max="5" width="87.6799468994141" customWidth="1"/>
     <col min="6" max="6" width="12.9388933181763" customWidth="1"/>
     <col min="7" max="7" width="11.4748859405518" customWidth="1"/>
     <col min="8" max="8" width="32.3004035949707" customWidth="1"/>
     <col min="9" max="9" width="27.7579936981201" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="H2" s="2">
         <v>2500</v>
       </c>
       <c r="I2" s="2">
         <v>1817000</v>
       </c>
       <c r="J2" s="4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.0810079574585" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
-    <col min="3" max="3" width="21.2021903991699" customWidth="1"/>
+    <col min="3" max="3" width="37.585563659668" customWidth="1"/>
     <col min="4" max="4" width="712.213256835938" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="10.2615308761597" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E2" s="2">
-        <v>670307.57</v>
+        <v>304758.96</v>
       </c>
       <c r="F2" s="2">
         <v>304758.96</v>
       </c>
       <c r="G2" s="2">
         <v>304758.96</v>
       </c>
       <c r="H2" s="2">
-        <v>45.47</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="E3" s="2">
-        <v>18412.1</v>
+        <v>17777.2</v>
       </c>
       <c r="F3" s="2">
         <v>17777.2</v>
       </c>
       <c r="G3" s="2">
         <v>17777.2</v>
       </c>
       <c r="H3" s="2">
-        <v>96.55</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E4" s="2">
         <v>619379.14</v>
       </c>
       <c r="F4" s="2">
         <v>619379.14</v>
       </c>
       <c r="G4" s="2">
         <v>619379.14</v>
       </c>
       <c r="H4" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E5" s="2">
         <v>2500</v>
       </c>
       <c r="F5" s="2">
         <v>2500</v>
       </c>
       <c r="G5" s="2">
         <v>2500</v>
       </c>
       <c r="H5" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E6" s="2">
         <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>0</v>
       </c>
       <c r="G6" s="2">
         <v>0</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>0</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="67.2616195678711" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="137.91552734375" customWidth="1"/>
     <col min="3" max="3" width="50.9723701477051" customWidth="1"/>
     <col min="4" max="4" width="29.0542182922363" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="26.5067310333252" customWidth="1"/>
+    <col min="2" max="2" width="26.5067863464355" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D3" s="2">
         <v>1447546.93</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="J3" s="3">
         <v>526566</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D4" s="2">
         <v>1310598.81</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="J4" s="3">
         <v>526567</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>