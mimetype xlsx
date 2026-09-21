--- v0 (2026-06-25)
+++ v1 (2026-09-21)
@@ -179,51 +179,51 @@
   </si>
   <si>
     <t>Homologada - (17/01/2024)</t>
   </si>
   <si>
     <t>Contratados</t>
   </si>
   <si>
     <t>Assinatura</t>
   </si>
   <si>
     <t>Término Vigência</t>
   </si>
   <si>
     <t>Regime Execução</t>
   </si>
   <si>
     <t>Origem Contrato</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
-      <d:t xml:space="preserve">COPEL DISTRIBUIÇÃO S.A.
+      <d:t xml:space="preserve">COPEL DISTRIBUIÇÃO S.A.                                                                             
 (04.368.898/0001-06)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>21/01/2024</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>Empreitada Integral</t>
   </si>
   <si>
     <t>Própria Entidade</t>
   </si>
   <si>
     <t>N° Convênio</t>