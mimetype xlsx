--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="205" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="238" uniqueCount="238">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -301,50 +301,131 @@
     <t>4708-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>24/11/2025 (10/2025)</t>
   </si>
   <si>
     <t>28/11/2025</t>
   </si>
   <si>
     <t>4728-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>08/12/2025 (11/2025)</t>
   </si>
   <si>
     <t>19/12/2025</t>
   </si>
   <si>
     <t>nota fiscal foi emitida no mês de janeiro, devido ao processo de analise do paranacidade que entrou em recesso de final de ano</t>
   </si>
   <si>
     <t>4754-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>02/02/2026 (12/2025)</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>SEM MEDIÇÃO CONSIDERAVEL PARA O MÊS DE JANEIRO, A MEDIÇÃO PAGA EM JANEIRO FOI O ACOMPANHAMENTO N° 20 NO QUAL A MEDIÇÃO SE REFERE AO MÊS 12/2025.</t>
+  </si>
+  <si>
+    <t>4782-Medição-Boletins de Medição de Obras Públicas</t>
+  </si>
+  <si>
+    <t>19/03/2026 (1/2026)</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>MEDIÇÃO ZERA, A MEDIÇAÕ INICIADA NO MÊS DE REFERÊNCIA SERÁ FINALIZADA NO MÊS SEGUINTE POR CONTA DOS TRAMITES DE APROVAÇÃO DO PARANACIDADES.</t>
+  </si>
+  <si>
+    <t>4825-Medição-Boletins de Medição de Obras Públicas</t>
+  </si>
+  <si>
+    <t>20/03/2026 (2/2026)</t>
+  </si>
+  <si>
+    <t>27/03/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SERVIÇOS EXECUTADOS PELA CONTRATADA, NO PERÍODO  DE 11/02/2026 ATÉ 28/02/2026.  POREM NÃO FOI FINALIZADA AINDA O PROCESSO DE APROVAÇÃO DA MEDIÇÃO</t>
+  </si>
+  <si>
+    <t>4899-Medição-Boletins de Medição de Obras Públicas</t>
+  </si>
+  <si>
+    <t>19/05/2026 (3/2026)</t>
+  </si>
+  <si>
+    <t>30/04/2026</t>
+  </si>
+  <si>
+    <t>Paralisação</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A presente paralisação se faz necessária em razão da necessidade de readequação técnica do projeto executivo, tendo em vista que, durante a execução da obra, foram identificadas inconsistências e falhas técnicas no projeto originalmente apresentado, que comprometem a adequada execução e funcionalidade da obra pública. Dentre as situações verificadas, destaca-se que na Avenida Pedro Gabriel do Nascimento, importante via comercial do município, o projeto previa pista de rolamento com largura de apenas 3,50 metros para cada sentido, sem previsão de áreas destinadas ao estacionamento, enquanto o canteiro central apresentava largura aproximada de 5,00 metros, configuração que se mostra inadequada diante da dinâmica urbana e comercial da referida avenida.  Além disso, nas demais vias contemplada</t>
+  </si>
+  <si>
+    <t>4902-Termo de Paralisação-Termo de Paralisação de Obras Públicas</t>
+  </si>
+  <si>
+    <t>21/05/2026 (4/2026)</t>
+  </si>
+  <si>
+    <t>medição final do contrato 3 devido paralização da obra e adequações de projetos</t>
+  </si>
+  <si>
+    <t>4904-Medição-Boletins de Medição de Obras Públicas</t>
+  </si>
+  <si>
+    <t>30/05/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A PRESENTE PARALISAÇÃO SE FAZ NECESSÁRIA EM RAZÃO DA NECESSIDADE DE READEQUAÇÃO TÉCNICA DO PROJETO EXECUTIVO, TENDO EM VISTA QUE, DURANTE A EXECUÇÃO DA OBRA, FORAM IDENTIFICADAS INCONSISTÊNCIAS E FALHAS TÉCNICAS NO PROJETO ORIGINALMENTE APRESENTADO, QUE COMPROMETEM A ADEQUADA EXECUÇÃO E FUNCIONALIDADE DA OBRA PÚBLICA.  DENTRE AS SITUAÇÕES VERIFICADAS, DESTACA-SE QUE NA AVENIDA PEDRO GABRIEL DO NASCIMENTO, IMPORTANTE VIA COMERCIAL DO MUNICÍPIO, O PROJETO PREVIA PISTA DE ROLAMENTO COM LARGURA DE APENAS 3,50 METROS PARA CADA SENTIDO, SEM PREVISÃO DE ÁREAS DESTINADAS AO ESTACIONAMENTO, ENQUANTO O CANTEIRO CENTRAL APRESENTAVA LARGURA APROXIMADA DE 5,00 METROS, CONFIGURAÇÃO QUE SE MOSTRA INADEQUADA DIANTE DA DINÂMICA URBANA E COMERCIAL DA REFERIDA AVENIDA. ALÉM DISSO, NAS DEMAIS VIAS CONTEMPLADA</t>
+  </si>
+  <si>
+    <t>4952-Termo de Paralisação-Termo de Paralisação de Obras Públicas</t>
+  </si>
+  <si>
+    <t>07/07/2026 (5/2026)</t>
+  </si>
+  <si>
+    <t>30/06/2026</t>
+  </si>
+  <si>
+    <t>Medição zerada devido paralização da obra e proceso de rescisão de contrato por ajustes tecnicos ao projeto.</t>
+  </si>
+  <si>
+    <t>4967-Justificativa para Cancelamento ou Cadastro Indevido de Intervenção-Documentos com Justificativa para Cancelamento ou Cadastro Indevido de Intervenção</t>
+  </si>
+  <si>
+    <t>21/07/2026 (6/2026)</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Data Edital</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
@@ -439,50 +520,72 @@
     <t>Termo</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Credor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Empenhado (R$)</t>
   </si>
   <si>
     <t>Liquidado (R$)</t>
   </si>
   <si>
     <t>Pago (R$)</t>
   </si>
   <si>
     <t>P/E(%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1472/2026
+Ordinário
+</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>DESPESA REFERENTE AO CONTRATO N° 003 DE 2024 DA PAVIMENTAÇÃO PARA BLOCOS DE CONCRETO INTERTRAVADOS EM VIAS URBANAS DO MUNICÍPIO DE DOUTOR ULYSSES, SAM 30 DO LOTE 01, EMPENHO DE CONTRAPARTIDA, CONFORME OFÍCIO Nº 030/2026.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">194/2026
+Ordinário
+</t>
+  </si>
+  <si>
+    <t>19/01/2026</t>
+  </si>
+  <si>
+    <t>DESPESA REFERENTE AO CONTRATO N° 003 DE 2024 DA PAVIMENTAÇÃO PARA BLOCOS DE CONCRETO INTERTRAVADOS EM VIAS URBANAS DO MUNICÍPIO DE DOUTOR ULYSSES, SAM 30 DO LOTE 01, EMPENHO DE CONTRAPARTIDA, CONFORME OFÍCIO Nº 005/2026.</t>
   </si>
   <si>
     <t xml:space="preserve">6748/2025
 Ordinário
 </t>
   </si>
   <si>
     <t>02/12/2025</t>
   </si>
   <si>
     <t>DESPESA REFERENTE AO CONTRATO N° 003 DE 2024 DA PAVIMENTAÇÃO PARA BLOCOS DE CONCRETO INTERTRAVADOS EM VIAS URBANAS DO MUNICÍPIO DE DOUTOR ULYSSES, SAM 30 DO LOTE 01, EMPENHO DE CONTRAPARTIDA, CONFORME OFÍCIO Nº 083/2025.</t>
   </si>
   <si>
     <t xml:space="preserve">2595/2024
 Global
 RAP</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>DESPESA REFERENTE AO CONTRATO N° 003 DE 2024 DA PAVIMENTAÇÃO PARA BLOCOS DE CONCRETO INTERTRAVADOS EM VIAS URBANAS DO MUNICÍPIO DE DOUTOR ULYSSES, SAM 30 DO LOTE 01, CONFORME OFÍCIO N° 010/2024.</t>
   </si>
   <si>
     <t>Ação - Código e Descrição</t>
@@ -773,190 +876,190 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.6952171325684" customWidth="1"/>
     <col min="2" max="2" width="17.7984523773193" customWidth="1"/>
     <col min="3" max="3" width="13.6212778091431" customWidth="1"/>
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>1920577.47</v>
+        <v>2019577.47</v>
       </c>
       <c r="B2" s="2">
-        <v>245864.32</v>
+        <v>806995.55</v>
       </c>
       <c r="C2" s="2">
-        <v>245864.32</v>
+        <v>806995.55</v>
       </c>
       <c r="D2" s="2">
-        <v>12.8015</v>
+        <v>39.9586</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="36.8407669067383" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="25.7138996124268" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>189</v>
+        <v>222</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>147</v>
+        <v>180</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>174</v>
+        <v>207</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>190</v>
+        <v>223</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>191</v>
+        <v>224</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>192</v>
+        <v>225</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>187</v>
+        <v>220</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>193</v>
+        <v>226</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>194</v>
+        <v>227</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>196</v>
+        <v>229</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>197</v>
+        <v>230</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>198</v>
+        <v>231</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>199</v>
+        <v>232</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>200</v>
+        <v>233</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>201</v>
+        <v>234</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>202</v>
+        <v>235</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>180</v>
+        <v>213</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>181</v>
+        <v>214</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>203</v>
+        <v>236</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>204</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L21"/>
+  <dimension ref="A1:L28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="36.8407669067383" customWidth="1"/>
-    <col min="4" max="4" width="9.140625" customWidth="1"/>
+    <col min="4" max="4" width="10.3137073516846" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="24.9854869842529" customWidth="1"/>
     <col min="7" max="7" width="12.1429491043091" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
-    <col min="9" max="9" width="109.158187866211" customWidth="1"/>
-    <col min="10" max="10" width="46.5875129699707" customWidth="1"/>
+    <col min="9" max="9" width="825.919799804688" customWidth="1"/>
+    <col min="10" max="10" width="139.380569458008" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>10</v>
@@ -1712,668 +1815,986 @@
       <c r="D21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E21" s="2">
         <v>25.06</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>90</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>91</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L21" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3">
+        <v>21</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="2">
+        <v>25.06</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3">
+        <v>22</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E23" s="2">
+        <v>25.06</v>
+      </c>
+      <c r="F23" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="J23" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="K23" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L23" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3">
+        <v>23</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="2">
+        <v>25.06</v>
+      </c>
+      <c r="F24" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="J24" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="K24" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="L24" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="3">
+        <v>24</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F25" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G25" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="J25" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="K25" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L25" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="3">
+        <v>25</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" s="2">
+        <v>33.35</v>
+      </c>
+      <c r="F26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="J26" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="3">
+        <v>26</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="J27" s="4" t="s">
+        <v>114</v>
+      </c>
+      <c r="K27" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="L27" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="3">
+        <v>27</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" s="2">
+        <v>33.35</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="J28" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="K28" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="L28" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9119205474854" customWidth="1"/>
     <col min="2" max="2" width="28.8301677703857" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="12.0027875900269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="10.8283090591431" customWidth="1"/>
     <col min="7" max="7" width="11.8523969650269" customWidth="1"/>
     <col min="8" max="8" width="246.688858032227" customWidth="1"/>
     <col min="9" max="9" width="24.5568237304688" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>95</v>
+        <v>122</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>96</v>
+        <v>123</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>97</v>
+        <v>124</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="G2" s="2">
         <v>2452402.33</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.1429491043091" customWidth="1"/>
     <col min="2" max="2" width="246.688858032227" customWidth="1"/>
     <col min="3" max="3" width="23.7414417266846" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>111</v>
+        <v>138</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>112</v>
+        <v>139</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>113</v>
+        <v>140</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="D2" s="2">
         <v>1886477.47</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>117</v>
+        <v>144</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>118</v>
+        <v>145</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>119</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.24153614044189" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.2487888336182" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.9388933181763" customWidth="1"/>
     <col min="7" max="7" width="11.4748859405518" customWidth="1"/>
     <col min="8" max="8" width="32.3004035949707" customWidth="1"/>
     <col min="9" max="9" width="27.7579936981201" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>121</v>
+        <v>148</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>123</v>
+        <v>150</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>125</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0190658569336" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="23.7414417266846" customWidth="1"/>
     <col min="4" max="4" width="226.877197265625" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="10.2615308761597" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>127</v>
+        <v>154</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>129</v>
+        <v>156</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>132</v>
+        <v>159</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>134</v>
+        <v>161</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="E2" s="2">
-        <v>34100</v>
+        <v>43600</v>
       </c>
       <c r="F2" s="2">
-        <v>34100</v>
+        <v>43600</v>
       </c>
       <c r="G2" s="2">
-        <v>34100</v>
+        <v>43600</v>
       </c>
       <c r="H2" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>138</v>
+        <v>165</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>166</v>
       </c>
       <c r="E3" s="2">
+        <v>55400</v>
+      </c>
+      <c r="F3" s="2">
+        <v>55400</v>
+      </c>
+      <c r="G3" s="2">
+        <v>55400</v>
+      </c>
+      <c r="H3" s="2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E4" s="2">
+        <v>34100</v>
+      </c>
+      <c r="F4" s="2">
+        <v>34100</v>
+      </c>
+      <c r="G4" s="2">
+        <v>34100</v>
+      </c>
+      <c r="H4" s="2">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="E5" s="2">
         <v>1886477.47</v>
       </c>
-      <c r="F3" s="2">
-[...6 lines deleted...]
-        <v>11.23</v>
+      <c r="F5" s="2">
+        <v>673895.55</v>
+      </c>
+      <c r="G5" s="2">
+        <v>673895.55</v>
+      </c>
+      <c r="H5" s="2">
+        <v>35.72</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="55.4974327087402" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="58.5512390136719" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>140</v>
+        <v>173</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>141</v>
+        <v>174</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>142</v>
+        <v>175</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>143</v>
+        <v>176</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>144</v>
+        <v>177</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>145</v>
+        <v>178</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="65.1500091552734" customWidth="1"/>
     <col min="3" max="3" width="66.6672134399414" customWidth="1"/>
     <col min="4" max="4" width="30.1161613464355" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>146</v>
+        <v>179</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>147</v>
+        <v>180</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>148</v>
+        <v>181</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>151</v>
+        <v>184</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>154</v>
+        <v>187</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>157</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>158</v>
+        <v>191</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>159</v>
+        <v>192</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>160</v>
+        <v>193</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>161</v>
+        <v>194</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>162</v>
+        <v>195</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>163</v>
+        <v>196</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>164</v>
+        <v>197</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>165</v>
+        <v>198</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>167</v>
+        <v>200</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>168</v>
+        <v>201</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>169</v>
+        <v>202</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>170</v>
+        <v>203</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>171</v>
+        <v>204</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>172</v>
+        <v>205</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>173</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="22.8411426544189" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="12.1429491043091" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>174</v>
+        <v>207</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>175</v>
+        <v>208</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>176</v>
+        <v>209</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>177</v>
+        <v>210</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>178</v>
+        <v>211</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>179</v>
+        <v>212</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>180</v>
+        <v>213</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>181</v>
+        <v>214</v>
       </c>
       <c r="D3" s="2">
         <v>2087292.89</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>182</v>
+        <v>215</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>183</v>
+        <v>216</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>184</v>
+        <v>217</v>
       </c>
       <c r="J3" s="3">
         <v>4002</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>185</v>
+        <v>218</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>186</v>
+        <v>219</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>187</v>
+        <v>220</v>
       </c>
       <c r="D4" s="2">
         <v>1886477.47</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>182</v>
+        <v>215</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>188</v>
+        <v>221</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>184</v>
+        <v>217</v>
       </c>
       <c r="J4" s="3">
         <v>4003</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>