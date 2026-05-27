--- v0 (2026-03-15)
+++ v1 (2026-05-27)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="151">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -169,50 +169,65 @@
     <t>31/07/2025</t>
   </si>
   <si>
     <t>29/08/2025 (7/2025)</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>06/10/2025 (8/2025)</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>03/12/2025 (10/2025)</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>GABRIELLA MARIA PRADO BACCA SA</t>
   </si>
   <si>
     <t>13/02/2026 (12/2025)</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>280126-Medição-Boletins de Medição de Obras Públicas</t>
+  </si>
+  <si>
+    <t>07/04/2026 (1/2026)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026 (3/2026)</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Data Edital</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
@@ -618,187 +633,187 @@
     <col min="1" max="1" width="19.6952171325684" customWidth="1"/>
     <col min="2" max="2" width="17.7984523773193" customWidth="1"/>
     <col min="3" max="3" width="13.6212778091431" customWidth="1"/>
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>395000</v>
       </c>
       <c r="B2" s="2">
-        <v>313713.06</v>
+        <v>351668.05</v>
       </c>
       <c r="C2" s="2">
-        <v>313713.06</v>
+        <v>317613.96</v>
       </c>
       <c r="D2" s="2">
-        <v>79.421</v>
+        <v>80.4085</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="37.1640586853027" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="22.1976337432861" customWidth="1"/>
     <col min="5" max="5" width="25.7138996124268" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="37.1640586853027" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="24.9854869842529" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="10.7393026351929" customWidth="1"/>
-    <col min="10" max="10" width="47.6494522094727" customWidth="1"/>
+    <col min="10" max="10" width="48.7113952636719" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>10</v>
@@ -1212,676 +1227,752 @@
       <c r="D12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="2">
         <v>78.37</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="2">
+        <v>89.98</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>13</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="2">
+        <v>89.98</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0395259857178" customWidth="1"/>
     <col min="2" max="2" width="22.9577732086182" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="16.378438949585" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="10.8283090591431" customWidth="1"/>
     <col min="7" max="7" width="10.2615308761597" customWidth="1"/>
     <col min="8" max="8" width="49.5298461914063" customWidth="1"/>
     <col min="9" max="9" width="24.5568237304688" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G2" s="2">
         <v>417095.75</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9909763336182" customWidth="1"/>
     <col min="2" max="2" width="49.5298461914063" customWidth="1"/>
     <col min="3" max="3" width="34.5450134277344" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D2" s="2">
         <v>417095.75</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D3" s="2">
         <v>1259290.96</v>
       </c>
       <c r="E3" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="G3" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="H3" s="4" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.24153614044189" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.2487888336182" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.9388933181763" customWidth="1"/>
     <col min="7" max="7" width="11.4748859405518" customWidth="1"/>
     <col min="8" max="8" width="32.3004035949707" customWidth="1"/>
     <col min="9" max="9" width="27.7579936981201" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0190658569336" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="34.5450134277344" customWidth="1"/>
     <col min="4" max="4" width="156.487228393555" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="10.2615308761597" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E2" s="2">
         <v>34000</v>
       </c>
       <c r="F2" s="2">
         <v>34000</v>
       </c>
       <c r="G2" s="2">
         <v>34000</v>
       </c>
       <c r="H2" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="E3" s="2">
         <v>23500</v>
       </c>
       <c r="F3" s="2">
         <v>23500</v>
       </c>
       <c r="G3" s="2">
         <v>23500</v>
       </c>
       <c r="H3" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E4" s="2">
         <v>237500</v>
       </c>
       <c r="F4" s="2">
-        <v>186213.06</v>
+        <v>213768.05</v>
       </c>
       <c r="G4" s="2">
         <v>186213.06</v>
       </c>
       <c r="H4" s="2">
         <v>78.41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E5" s="2">
         <v>100000</v>
       </c>
       <c r="F5" s="2">
-        <v>70000</v>
+        <v>80400</v>
       </c>
       <c r="G5" s="2">
-        <v>70000</v>
+        <v>73900.9</v>
       </c>
       <c r="H5" s="2">
-        <v>70</v>
+        <v>73.9</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.2867050170898" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="67.5194320678711" customWidth="1"/>
     <col min="3" max="3" width="60.6260147094727" customWidth="1"/>
     <col min="4" max="4" width="30.1161613464355" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="37.1640586853027" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="10.2615308761597" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="D3" s="2">
         <v>417095.75</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="J3" s="3">
         <v>70838</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="D4" s="2">
         <v>417095.75</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="J4" s="3">
         <v>70835</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>