--- v0 (2026-03-15)
+++ v1 (2026-06-24)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="291">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="295">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -166,50 +166,62 @@
     <t>31/07/2025</t>
   </si>
   <si>
     <t>29/08/2025 (7/2025)</t>
   </si>
   <si>
     <t>31/08/2025</t>
   </si>
   <si>
     <t>06/10/2025 (8/2025)</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>03/12/2025 (10/2025)</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>GABRIELLA MARIA PRADO BACCA SA</t>
   </si>
   <si>
     <t>13/02/2026 (12/2025)</t>
+  </si>
+  <si>
+    <t>31/01/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026 (1/2026)</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026 (3/2026)</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Data Edital</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
@@ -395,96 +407,96 @@
   <si>
     <t>25967</t>
   </si>
   <si>
     <t>Rua Tiradentes asfaltada em CBUQ med 187,00 x 8,00 m totalizando 1.496,00 m2</t>
   </si>
   <si>
     <t>Rua Tiradentes NºSN – Jardim São João. Recape 1496m2</t>
   </si>
   <si>
     <t>22°45'25,7''Sul / 51°22'15,6''Oeste</t>
   </si>
   <si>
     <t>25971</t>
   </si>
   <si>
     <t>Rua Aniz Zaquir asfaltada em CBUQ med 380,00 x 8,90 m totalizando 3.382,00 m2</t>
   </si>
   <si>
     <t>Rua Prefeito Aniz Zaquir NºSN – Jardim São João. Recape 3382m2</t>
   </si>
   <si>
     <t>22°45'29,1''Sul / 51°22'20,3''Oeste</t>
   </si>
   <si>
+    <t>25939</t>
+  </si>
+  <si>
+    <t>Rua Iguaçu asfaltada em CBUQ med 2.900,00 x 9,20 m totalizando 26.680,00 m2</t>
+  </si>
+  <si>
+    <t>Rua Iguaçu NºSN – Loteamento Geral</t>
+  </si>
+  <si>
+    <t>22°45'5,5''Sul / 51°22'48,6''Oeste</t>
+  </si>
+  <si>
+    <t>25942</t>
+  </si>
+  <si>
+    <t>Rua Urbano Lunardelli asfaltada em CBUQ med 1.005,00 x 12,00 m totalizando 12.060,00 m2</t>
+  </si>
+  <si>
+    <t>Rua Urbano Lunardelli Iguaçu NºSN – Loteamento Geral</t>
+  </si>
+  <si>
+    <t>22°45'22,3''Sul / 51°22'44,9''Oeste</t>
+  </si>
+  <si>
+    <t>25947</t>
+  </si>
+  <si>
+    <t>Rua Gov. Paulo Pimentel asfaltada em CBUQ med 1.042,00 x 9,00 m totalizando 9.378,00 m2</t>
+  </si>
+  <si>
+    <t>Rua Gov. Paulo Pimentel NºSN – Loteamento Geral</t>
+  </si>
+  <si>
+    <t>22°45'28,6''Sul / 51°22'46,4''Oeste</t>
+  </si>
+  <si>
     <t>25974</t>
   </si>
   <si>
     <t>Rua da Saudade asfaltada em CBUQ med 100,00 x 8,00 m totalizando 800,00 m2</t>
   </si>
   <si>
     <t>Rua da Saudade NºSN – Vila Ubaldino Di Miguelli. Recape 800m2</t>
   </si>
   <si>
     <t>22°45'19,6''Sul / 51°22'27,1''Oeste</t>
-  </si>
-[...34 lines deleted...]
-    <t>22°45'28,6''Sul / 51°22'46,4''Oeste</t>
   </si>
   <si>
     <t>25949</t>
   </si>
   <si>
     <t>Rua Presidente Kennedy asfaltada em CBUQ med 1.263,00 x 9,00 m totalizando 11.367,00 m2</t>
   </si>
   <si>
     <t>Rua Presidente Kennedy NºSN – Loteamento Geral</t>
   </si>
   <si>
     <t>22°45'25,2''Sul / 51°22'40,8''Oeste</t>
   </si>
   <si>
     <t>25950</t>
   </si>
   <si>
     <t>Rua Rio Grande do Sul asfaltada em CBUQ med 2.741,75 x 9,50 m totalizando 26.046,63 m2</t>
   </si>
   <si>
     <t>Rua Rio Grande do Sul NºSN – Loteamento Geral</t>
   </si>
   <si>
     <t>22°45'22,4''Sul / 51°22'35,1''Oeste</t>
   </si>
@@ -1035,175 +1047,175 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.6952171325684" customWidth="1"/>
     <col min="2" max="2" width="17.7984523773193" customWidth="1"/>
     <col min="3" max="3" width="13.6212778091431" customWidth="1"/>
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
-        <v>7348730</v>
+        <v>6648730</v>
       </c>
       <c r="B2" s="2">
         <v>3558957.71</v>
       </c>
       <c r="C2" s="2">
         <v>3558957.71</v>
       </c>
       <c r="D2" s="2">
-        <v>48.4295</v>
+        <v>53.5283</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="37.1640586853027" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.4746971130371" customWidth="1"/>
     <col min="5" max="5" width="25.7138996124268" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L12"/>
+  <dimension ref="A1:L14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="37.1640586853027" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="24.9854869842529" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="10.7393026351929" customWidth="1"/>
     <col min="10" max="10" width="47.6494522094727" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
@@ -1632,1182 +1644,1258 @@
       <c r="D12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E12" s="2">
         <v>48.43</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>47</v>
       </c>
       <c r="L12" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="3">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="2">
+        <v>48.43</v>
+      </c>
+      <c r="F13" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J13" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="3">
+        <v>13</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="2">
+        <v>48.43</v>
+      </c>
+      <c r="F14" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0395259857178" customWidth="1"/>
     <col min="2" max="2" width="22.9577732086182" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="12.0027875900269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="10.8283090591431" customWidth="1"/>
     <col min="7" max="7" width="11.8523969650269" customWidth="1"/>
     <col min="8" max="8" width="179.983978271484" customWidth="1"/>
     <col min="9" max="9" width="24.5568237304688" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="G2" s="2">
         <v>8279266.56</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9909763336182" customWidth="1"/>
     <col min="2" max="2" width="179.983978271484" customWidth="1"/>
     <col min="3" max="3" width="19.3606758117676" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D2" s="2">
         <v>7348730</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.24153614044189" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.2487888336182" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.9388933181763" customWidth="1"/>
     <col min="7" max="7" width="11.4748859405518" customWidth="1"/>
     <col min="8" max="8" width="32.3004035949707" customWidth="1"/>
     <col min="9" max="9" width="27.7579936981201" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0190658569336" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="19.3606758117676" customWidth="1"/>
     <col min="4" max="4" width="205.63835144043" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="11.8523969650269" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E2" s="2">
         <v>621800</v>
       </c>
       <c r="F2" s="2">
         <v>621800</v>
       </c>
       <c r="G2" s="2">
         <v>621800</v>
       </c>
       <c r="H2" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="E3" s="2">
         <v>5000000</v>
       </c>
       <c r="F3" s="2">
         <v>2431757.71</v>
       </c>
       <c r="G3" s="2">
         <v>2431757.71</v>
       </c>
       <c r="H3" s="2">
         <v>48.64</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E4" s="2">
         <v>258000</v>
       </c>
       <c r="F4" s="2">
         <v>258000</v>
       </c>
       <c r="G4" s="2">
         <v>258000</v>
       </c>
       <c r="H4" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="E5" s="2">
-        <v>1468930</v>
+        <v>768930</v>
       </c>
       <c r="F5" s="2">
         <v>247400</v>
       </c>
       <c r="G5" s="2">
         <v>247400</v>
       </c>
       <c r="H5" s="2">
-        <v>16.84</v>
+        <v>32.17</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.9315185546875" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="87.1090774536133" customWidth="1"/>
     <col min="3" max="3" width="65.2124176025391" customWidth="1"/>
     <col min="4" max="4" width="30.1161613464355" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C9" s="4" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B17" s="4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B19" s="4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C24" s="4" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="B25" s="4" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C25" s="4" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C28" s="4" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B29" s="4" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C29" s="4" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C30" s="4" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C32" s="4" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C34" s="4" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="C35" s="4" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="C36" s="4" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B37" s="4" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="37.1640586853027" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="D3" s="2">
         <v>8279266.56</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="J3" s="3">
         <v>70843</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="D4" s="2">
         <v>7348730</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="J4" s="3">
         <v>70842</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>