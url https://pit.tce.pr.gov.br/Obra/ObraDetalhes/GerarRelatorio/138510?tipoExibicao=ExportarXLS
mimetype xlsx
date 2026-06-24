--- v0 (2026-04-17)
+++ v1 (2026-06-24)
@@ -475,51 +475,51 @@
   <si>
     <t>Tipo Resp.</t>
   </si>
   <si>
     <t>Registro Profissional</t>
   </si>
   <si>
     <t>Documento de R.T.</t>
   </si>
   <si>
     <t>Execução de Obra</t>
   </si>
   <si>
     <t xml:space="preserve">CREA - 10298-D        </t>
   </si>
   <si>
     <t xml:space="preserve">ART (CREA) - 1720247202600       </t>
   </si>
   <si>
     <t>MARYBEL SPERFELD</t>
   </si>
   <si>
     <t>***.280.***.**</t>
   </si>
   <si>
-    <t xml:space="preserve">CREA - PR-218429/D    </t>
+    <t xml:space="preserve">CAU - PR-218429/D    </t>
   </si>
   <si>
     <t xml:space="preserve">ART (CREA) - 1720250085139       </t>
   </si>
   <si>
     <t>Orçamento</t>
   </si>
   <si>
     <t xml:space="preserve">CREA - PR-167817/D    </t>
   </si>
   <si>
     <t xml:space="preserve">ART (CREA) - 1720247330110       </t>
   </si>
   <si>
     <t>Cargo e Função</t>
   </si>
   <si>
     <t xml:space="preserve">ART (CREA) - 1720251956320       </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">