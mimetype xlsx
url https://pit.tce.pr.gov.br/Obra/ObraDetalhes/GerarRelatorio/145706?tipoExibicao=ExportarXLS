--- v0 (2026-04-21)
+++ v1 (2026-06-24)
@@ -545,57 +545,57 @@
     <col min="1" max="1" width="19.6952171325684" customWidth="1"/>
     <col min="2" max="2" width="17.7984523773193" customWidth="1"/>
     <col min="3" max="3" width="13.6212778091431" customWidth="1"/>
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>956737.24</v>
       </c>
       <c r="B2" s="2">
-        <v>455037.77</v>
+        <v>952572.95</v>
       </c>
       <c r="C2" s="2">
-        <v>455037.77</v>
+        <v>952572.95</v>
       </c>
       <c r="D2" s="2">
-        <v>47.5614</v>
+        <v>99.5647</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="17.2715740203857" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.1248073577881" customWidth="1"/>
     <col min="5" max="5" width="25.7138996124268" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>119</v>
@@ -824,51 +824,51 @@
       </c>
       <c r="L4" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="2">
         <v>100</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3">
         <v>5</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="4" t="s">
@@ -1160,83 +1160,83 @@
       </c>
       <c r="G1" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>84</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>64</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E2" s="2">
         <v>162737.24</v>
       </c>
       <c r="F2" s="2">
-        <v>145169.75</v>
+        <v>162737.24</v>
       </c>
       <c r="G2" s="2">
-        <v>145169.75</v>
+        <v>162737.24</v>
       </c>
       <c r="H2" s="2">
-        <v>89.2</v>
+        <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>86</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>64</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E3" s="2">
         <v>794000</v>
       </c>
       <c r="F3" s="2">
-        <v>309868.02</v>
+        <v>789835.71</v>
       </c>
       <c r="G3" s="2">
-        <v>309868.02</v>
+        <v>789835.71</v>
       </c>
       <c r="H3" s="2">
-        <v>39.03</v>
+        <v>99.48</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="63.677848815918" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>87</v>
       </c>