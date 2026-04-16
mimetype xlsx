--- v0 (2026-04-16)
+++ v1 (2026-04-16)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -387,229 +387,226 @@
   <si>
     <t>Contratação de empresa para adequação e ampliação da Unidade Básica de Saúde da Comunidade do Caramuru, localizado na Avenida Nossa Senhora do Carmo, Lote 9E, Quadra 07, atendendo as necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t xml:space="preserve">4470/2014
 Global
 RAP</t>
   </si>
   <si>
     <t xml:space="preserve">4471/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>Contratação de empresa para ampliação, reparos e melhorias na Unidade Basica de Saúde de São José do Itavó, situado na Avenida Parana, Lote 01-A e 01-B na Quadra 27-A, atendendo as necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t xml:space="preserve">4156/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO E COMPACTAÇÃO MANUAL DE TERRENO COM SOQUETECONCRETO FCK=15MPA (1:2,5:3). INCLUINDO PREPARO MECANICO. LANÇAMNETO E ADENSAMENTOELETRODUTO DE PVC RIGIDO ROSCAVEL DN 25MM (1") INCL. CONEXOES, FORNECIMENTO E INSTALACAOPLANTIO DE ARVORE REGIONAL, ALTURA MAIOR QUE 2,00M, EM CAVAS DE 80X80X80CMPLANTIO DE ARBUSTO COM ALTURA 50 A 100CM, EM CAVA DE 60X60X60CMCABO DE COBRE ISOLADO PVC 450/750V 6MM2 RESISTENTE A CHAMA - FORNECIMENTO E INSTALACAOESCAVAÇÃO MANUAL EM SOLO-PROFUNDO ATÉ 1.50MLASTRO DE BRITACONTRAPISO EM ARGAMASSA TRAÇO 1:4 (CIMENTO E AREIA). ESPESSURA 7CM. PREPARO MANUALINSTALAÇÃO DE APARELHOS DE GINÁSTICA AO AR LIVRE (APARELHOS NÃO INCLUSOS)CABO DE COBRE ISOLADO PVC 450/750V 2,5MM2 RESISTENTE A CHAMA - FORNECIMENTO E INSTALACAOALVENARIA EM TIJOLO CERAMICO FURADO 10X20X20CM, 1/2 VEZ, ASSENTADO EM ARGAMASSA TRACO 1:2:8 (CIMENTO, CAL E AREIA), JUNTAS 12MMALVENARIA EMBASAMENTO TIJOLO CERAMICO FURADO 10X20X20 CMHASTE COPPERWELD 5/8" X 3,0M COM CONECTORGRAMA SINTETICA 12MM - FO</t>
   </si>
   <si>
+    <t xml:space="preserve">3667/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>06/08/2014</t>
+  </si>
+  <si>
+    <t>Construção de barracão pré moldado medindo 18,00x25,00m, com cobertura em telha aluzinco e fechamento em alvenaria, conforme memorial descritivo em anexoContratação de empresa para execução de barracão pré moldado, medindo 18,00 x 25,00m com cobertura em telha aluzinco e fechamento em alvenaria, conforme memorial descritivo em anexo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3709/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>08/08/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">SAMP CONSTRUTORA DE OBRAS LTDA
+(02.810.894/0001-00)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t>Transposição de sarjeta de concreto com lajes pre fabricadas conforme projetoExecução de base de brita graduada e=8,00cmCorte de arbusto com retiradaExecução de base de brita graduada e=25,00cmFornecimento de CAP - 50/70Usinagem de C.B.U.Q. faixa d ou f (DER) com teor de CAP (4,8% a 7%)Trasnporte de C.B.U.Q.Levantamento topografico e locação da obraFornecimento de emulsão RR-1CAplicação de Pavimentação Asfáltica em CBUQ e = 5,00cmEnleivamentioReparo de sarjeta de concretoAplicação de Pavimentação Asfáltica em CBUQ e = 3,00cm (exclusive fonecimento de CAP)Escavação carga e transporte de solo e remoção de camada superficialTerraplenagem - cortes e aterrosImprimação BetuminosaLombada tipo II conforme resolução 39 do contran dimensões (l=3,70m e h=0,10m)Imprimação BetuminosaFornecimento de emulsão CM-30Pintura de ligação com emulsãoPintura de ligação com emulsãoRemoção de solo mole com substituição, inclusive carga e transporte até 2000mRegularização e compactação de subleitoContratação de</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3710/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>Escavação manual de vala em material de 1A categoria até 1,5m excluindo esgotamento/escoramentoRevestimento com pastilha de ceramica esmaltada quadrada 1", assentada com argamassa pre-fabricada de cimento colante e rejuntamento com cimento branco, incluso limpezaRemoção de azulejo e substrato de aderencia em argamassaRemoção de azulejo e substrato de aderencia em argamassaInterruptor simples com 1 tomada universal conjugados com placa - fornecimento e instalaçãoDemolição de camada de assentamento/contrapiso com uso de ponteiro, espessura até 4cmCarga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Lixamento de concreto ou revestimento de paredes e tetos para pinturaEletroproduto de pvc flexivel corrugado dn 20mm (3/4") fornecimento e instalaçãoCarga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Carga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Reaterro de vala com material granular reaproveitado a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3817/2014
+Global
+</t>
+  </si>
+  <si>
+    <t>18/08/2014</t>
+  </si>
+  <si>
+    <t>Remoção de Claçadas DanificadasRegularização e compactação manual de terreno com soqueteCalçada com bloco de concreto intervalado (paver) e=4,00 cm com travamentoCalçada com bloco de concreto intervalado e=6,00 cm com travamentoPiso tatil alerta e direcional e=6,00 cm com travamentoLastro de Brita 0 e 1 e=5,00 cmExecução de rampa PNE em concreto FCK 12 Mpa e=7,00 cmRegistro de Preços para futura aquisição referente a serviços diversos de execução de calçadas diversas, reparos e reformas de próprios, aquisição de pedra poliédrica, pavimentação poliédrica e drenagem, serviços diversos de construção civil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3952/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>27/08/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Itacora Construtora de Obras Ltda.
+(08.666.473/0001-34)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t>Reaterro e apiloamento mecânicoLimpeza e desobstrução de bueiros simplesReforma de boca de lobo danificadaBoca de BSTC 0,40 mExecução de caixa morta em alvenaria com tampa de concretoSarjeta trapezoidal concreto - tipo 4Escavaçõ de bueiro em 1a . cat.Assentamento de tubo 0,40m sem berçoAssentamento de tubo 0,60m sem berçoAssentamento de tubo 0,80m sem berçoRegistro de Preços para futura aquisição referente a serviços diversos de execução de calçadas diversas, reparos e reformas de próprios, aquisição de pedra poliédrica, pavimentação poliédrica e drenagem, serviços diversos de construção civil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3630/2014
+Global
+</t>
+  </si>
+  <si>
+    <t>01/08/2014</t>
+  </si>
+  <si>
+    <t>Construção de ponte para pedestres no lago de Santa Inês, conforme memorial descritivo em anexoContratação de empresa para construção de ponte para pedestres no Parque de Lazer José Hermes na comunidade de Santa Inês.</t>
+  </si>
+  <si>
     <t xml:space="preserve">3659/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>05/08/2014</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve">METALÚRGICA IGUAÇU DE MEDIANEIRA LTDA
 (77.417.814/0001-50)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>Placa de obra em chapa de aco galvanizadaBarracão metálico pré-fabricado (pilares, tesoura e terças metálicas, cobertura com telhas aluzinco 0,50 mm pré-pintadas)- Fornecimento e montagem conforme projetoPintura epoxi duas demãoLimpeza final da obraBDI - Bonificações e Despesas IndiretasContratação de empresa especializada par construção de barracão metálico medindo 18,00 x 26,00 metros, e execução de pavimentação asfaltica.</t>
   </si>
   <si>
-    <t xml:space="preserve">3709/2014
+    <t xml:space="preserve">3660/2014
 Global
 RAP</t>
   </si>
   <si>
-    <t>08/08/2014</t>
+    <t xml:space="preserve">Base para pavimentação com brita graduada, inclusive compactaçãoFabricação  e aplicação de concreto betuminoso usinado a quente (CBUQ), Cap50/70, inclusive transporteSinalização horizontal com tinta retrorrefletiva a base de resina acrilica com microesferas de vidroMeio-fio e sarjea de concreto moldado no local, usinado 15 MPA, com 0,45m base x 0,30 m de altura, rejunte em argamassa traço 1:3,5Grelha de ferro fundido para canaleta largura 0,40 m, fornecimento e assentamenoBDI - Bonificações e Despesas IndiretasContratação de empresa especializada par construção de barracão metálico medindo 18,00 x 26,00 metros, e execução de pavimentação asfaltica.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3077/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>03/07/2014</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
-      <d:t xml:space="preserve">SAMP CONSTRUTORA DE OBRAS LTDA
-(02.810.894/0001-00)</d:t>
+      <d:t xml:space="preserve">Boldrini &amp; Cia Ltda
+(01.552.573/0001-90)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
-    <t>Transposição de sarjeta de concreto com lajes pre fabricadas conforme projetoExecução de base de brita graduada e=8,00cmCorte de arbusto com retiradaExecução de base de brita graduada e=25,00cmFornecimento de CAP - 50/70Usinagem de C.B.U.Q. faixa d ou f (DER) com teor de CAP (4,8% a 7%)Trasnporte de C.B.U.Q.Levantamento topografico e locação da obraFornecimento de emulsão RR-1CAplicação de Pavimentação Asfáltica em CBUQ e = 5,00cmEnleivamentioReparo de sarjeta de concretoAplicação de Pavimentação Asfáltica em CBUQ e = 3,00cm (exclusive fonecimento de CAP)Escavação carga e transporte de solo e remoção de camada superficialTerraplenagem - cortes e aterrosImprimação BetuminosaLombada tipo II conforme resolução 39 do contran dimensões (l=3,70m e h=0,10m)Imprimação BetuminosaFornecimento de emulsão CM-30Pintura de ligação com emulsãoPintura de ligação com emulsãoRemoção de solo mole com substituição, inclusive carga e transporte até 2000mRegularização e compactação de subleitoContratação de</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">3710/2014
+    <t>Instalação de padrão trifásico de 350 amperes, instalação de eletrodutos, caixas, mureta, cobertura, cabos de saída do terminal, do transformador até a caixa de passagem, disjuntor geral de 350A, caixa de passagem e conectores.Contratação de pessoa juridica para executar a instalção de transformador 300 kw, para aumentar a capacidade de carga no Parque Industria da Comunidade do Carmuru.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3078/2014
 Global
 RAP</t>
   </si>
   <si>
-    <t>Escavação manual de vala em material de 1A categoria até 1,5m excluindo esgotamento/escoramentoRevestimento com pastilha de ceramica esmaltada quadrada 1", assentada com argamassa pre-fabricada de cimento colante e rejuntamento com cimento branco, incluso limpezaRemoção de azulejo e substrato de aderencia em argamassaRemoção de azulejo e substrato de aderencia em argamassaInterruptor simples com 1 tomada universal conjugados com placa - fornecimento e instalaçãoDemolição de camada de assentamento/contrapiso com uso de ponteiro, espessura até 4cmCarga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Lixamento de concreto ou revestimento de paredes e tetos para pinturaEletroproduto de pvc flexivel corrugado dn 20mm (3/4") fornecimento e instalaçãoCarga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Carga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Reaterro de vala com material granular reaproveitado a</t>
-[...69 lines deleted...]
-    <t>Construção de barracão pré moldado medindo 18,00x25,00m, com cobertura em telha aluzinco e fechamento em alvenaria, conforme memorial descritivo em anexoContratação de empresa para execução de barracão pré moldado, medindo 18,00 x 25,00m com cobertura em telha aluzinco e fechamento em alvenaria, conforme memorial descritivo em anexo</t>
+    <t>CBUQ p/ recomposição do asfaltoContratação de pessoa jurídica para execução de reperfilamento em CBUQ, construção de ciclovia e sinalização viária na estrada que liga a comunidade de São José do Itavó até a UPL da Friella.</t>
   </si>
   <si>
     <t xml:space="preserve">3079/2014
 Global
 </t>
-  </si>
-[...38 lines deleted...]
-RAP</t>
   </si>
   <si>
     <t>Ação - Código e Descrição</t>
   </si>
   <si>
     <t>Natureza da Ação</t>
   </si>
   <si>
     <t>Lei/Ato (Escopo, tipo e Nº)</t>
   </si>
   <si>
     <t xml:space="preserve">1026 - Reperfilamento asfaltico                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>Obra</t>
   </si>
   <si>
     <t>Plano Plurianual, Lei ordinária Nº 1024/2009 (Ínicio da aplicação 2010)</t>
   </si>
   <si>
     <t>Cód. Bem</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
@@ -822,131 +819,131 @@
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="28.7708282470703" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="19.3422393798828" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D1" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="1" t="s">
+      <c r="E1" s="1" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B2" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="C2" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="D2" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="E2" s="4" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>145</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="C3" s="4" t="s">
+      <c r="D3" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="E3" s="4" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="29.4961833953857" customWidth="1"/>
     <col min="4" max="4" width="9.43284797668457" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="14.3906230926514" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="14.8663482666016" customWidth="1"/>
     <col min="10" max="10" width="82.1523284912109" customWidth="1"/>
@@ -1534,523 +1531,523 @@
       </c>
       <c r="D10" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E10" s="2">
         <v>34991</v>
       </c>
       <c r="F10" s="2">
         <v>34991</v>
       </c>
       <c r="G10" s="2">
         <v>34991</v>
       </c>
       <c r="H10" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="D11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="2">
-        <v>86500</v>
+        <v>433788.38</v>
       </c>
       <c r="F11" s="2">
-        <v>86500</v>
+        <v>433788.38</v>
       </c>
       <c r="G11" s="2">
-        <v>86500</v>
+        <v>433788.38</v>
       </c>
       <c r="H11" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="C12" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="D12" s="4" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E12" s="2">
         <v>87195.3</v>
       </c>
       <c r="F12" s="2">
         <v>87195.3</v>
       </c>
       <c r="G12" s="2">
         <v>87195.3</v>
       </c>
       <c r="H12" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E13" s="2">
         <v>222748.38</v>
       </c>
       <c r="F13" s="2">
         <v>222748.38</v>
       </c>
       <c r="G13" s="2">
         <v>222748.38</v>
       </c>
       <c r="H13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="4" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>68</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="E14" s="2">
         <v>19621.1</v>
       </c>
       <c r="F14" s="2">
         <v>19621.1</v>
       </c>
       <c r="G14" s="2">
         <v>19621.1</v>
       </c>
       <c r="H14" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="C15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="C15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="4" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="E15" s="2">
         <v>44056.38</v>
       </c>
       <c r="F15" s="2">
         <v>44056.38</v>
       </c>
       <c r="G15" s="2">
         <v>44056.38</v>
       </c>
       <c r="H15" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="B16" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="4" t="s">
-        <v>91</v>
+        <v>68</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="E16" s="2">
-        <v>21000</v>
+        <v>22376.55</v>
       </c>
       <c r="F16" s="2">
-        <v>21000</v>
+        <v>22376.55</v>
       </c>
       <c r="G16" s="2">
-        <v>21000</v>
+        <v>22376.55</v>
       </c>
       <c r="H16" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>105</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>68</v>
+        <v>106</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E17" s="2">
-        <v>22376.55</v>
+        <v>86500</v>
       </c>
       <c r="F17" s="2">
-        <v>22376.55</v>
+        <v>86500</v>
       </c>
       <c r="G17" s="2">
-        <v>22376.55</v>
+        <v>86500</v>
       </c>
       <c r="H17" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E18" s="2">
-        <v>433788.38</v>
+        <v>21000</v>
       </c>
       <c r="F18" s="2">
-        <v>433788.38</v>
+        <v>21000</v>
       </c>
       <c r="G18" s="2">
-        <v>433788.38</v>
+        <v>21000</v>
       </c>
       <c r="H18" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="4" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E19" s="2">
-        <v>271000</v>
+        <v>119280</v>
       </c>
       <c r="F19" s="2">
-        <v>271000</v>
+        <v>119280</v>
       </c>
       <c r="G19" s="2">
-        <v>271000</v>
+        <v>119280</v>
       </c>
       <c r="H19" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="C20" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" s="4" t="s">
         <v>115</v>
       </c>
-      <c r="D20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="2">
-        <v>448542.44</v>
+        <v>386569.03</v>
       </c>
       <c r="F20" s="2">
-        <v>448542.44</v>
+        <v>386569.03</v>
       </c>
       <c r="G20" s="2">
-        <v>448542.44</v>
+        <v>386569.03</v>
       </c>
       <c r="H20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>72</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="E21" s="2">
-        <v>386569.03</v>
+        <v>271000</v>
       </c>
       <c r="F21" s="2">
-        <v>386569.03</v>
+        <v>271000</v>
       </c>
       <c r="G21" s="2">
-        <v>386569.03</v>
+        <v>271000</v>
       </c>
       <c r="H21" s="2">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.4266490936279" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="C2" s="4" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="62.823558807373" customWidth="1"/>
     <col min="3" max="3" width="24.3041248321533" customWidth="1"/>
     <col min="4" max="4" width="31.1781024932861" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="B1" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="C1" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="D1" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="B2" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="B2" s="4" t="s">
+      <c r="C2" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="D2" s="4" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="28.7708282470703" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="J2" s="1" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D3" s="2">
         <v>1739666</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="I3" s="4" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="J3" s="3">
         <v>490</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>