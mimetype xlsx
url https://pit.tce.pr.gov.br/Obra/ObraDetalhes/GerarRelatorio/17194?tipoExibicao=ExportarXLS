--- v1 (2026-04-16)
+++ v2 (2026-06-24)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="155">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -196,417 +196,441 @@
     <t>Termo</t>
   </si>
   <si>
     <t>Empenho</t>
   </si>
   <si>
     <t>Emissão</t>
   </si>
   <si>
     <t>Credor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Empenhado (R$)</t>
   </si>
   <si>
     <t>Liquidado (R$)</t>
   </si>
   <si>
     <t>Pago (R$)</t>
   </si>
   <si>
     <t>P/E(%)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4530/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>30/09/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">CONSTRUTORA ROTH E FIN LTDA
+(05.553.328/0001-59)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t>Contratação de empresa para reforma e reparos na estrutura da Unidade Básica de Saúde da Sede do Municipio de Itaipulândia, situada no Lote 10 da Quadra 38, atendendo as necessidades da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4156/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>03/09/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">MAICON DA SILVA FUMEGALI - EIRELI - ME
+(17.573.061/0001-40)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t>REGULARIZAÇÃO E COMPACTAÇÃO MANUAL DE TERRENO COM SOQUETECONCRETO FCK=15MPA (1:2,5:3). INCLUINDO PREPARO MECANICO. LANÇAMNETO E ADENSAMENTOELETRODUTO DE PVC RIGIDO ROSCAVEL DN 25MM (1") INCL. CONEXOES, FORNECIMENTO E INSTALACAOPLANTIO DE ARVORE REGIONAL, ALTURA MAIOR QUE 2,00M, EM CAVAS DE 80X80X80CMPLANTIO DE ARBUSTO COM ALTURA 50 A 100CM, EM CAVA DE 60X60X60CMCABO DE COBRE ISOLADO PVC 450/750V 6MM2 RESISTENTE A CHAMA - FORNECIMENTO E INSTALACAOESCAVAÇÃO MANUAL EM SOLO-PROFUNDO ATÉ 1.50MLASTRO DE BRITACONTRAPISO EM ARGAMASSA TRAÇO 1:4 (CIMENTO E AREIA). ESPESSURA 7CM. PREPARO MANUALINSTALAÇÃO DE APARELHOS DE GINÁSTICA AO AR LIVRE (APARELHOS NÃO INCLUSOS)CABO DE COBRE ISOLADO PVC 450/750V 2,5MM2 RESISTENTE A CHAMA - FORNECIMENTO E INSTALACAOALVENARIA EM TIJOLO CERAMICO FURADO 10X20X20CM, 1/2 VEZ, ASSENTADO EM ARGAMASSA TRACO 1:2:8 (CIMENTO, CAL E AREIA), JUNTAS 12MMALVENARIA EMBASAMENTO TIJOLO CERAMICO FURADO 10X20X20 CMHASTE COPPERWELD 5/8" X 3,0M COM CONECTORGRAMA SINTETICA 12MM - FO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4330/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>23/09/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">TERRAPLANAGEM SR LTDA
+(81.504.144/0001-87)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t>Serviços de alargamento de pista, recape e galerias pluviais em trecho da estrada que liga a sede do Município à Comunidade de Jacutinga, conforme planilha e projeto em anexoContratação de empresa para execução de alargamento de pista, recape asfaltico e execução de galeria pluvial em trecho da estrada municipal que liga a Sede do Município de Itaipulândia ao Terminal Turistico de Linha Jacutinga</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4461/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>26/09/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">CONSTRUTORA BOMFANTI LTDA
+(05.411.102/0001-13)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t>Contratação de empresa para construção de uma Unidade Básica de Saúde na Comunidade de Jacutinga, localizado na Rua João de Barro, Lote 02 da Quadra 17 atendendo as necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t xml:space="preserve">4472/2014
 Global
 RAP</t>
   </si>
   <si>
-    <t>26/09/2014</t>
-[...1 lines deleted...]
-  <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve">O. WILLY CONSTRUTORA DE OBRAS - ME
 (17.204.767/0001-35)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>Contratação de empresa para ampliação, reparos e melhorias na Unidade Basica de Saúde de São José do Itavó, situado na Avenida Parana, Lote 01-A, e 01-B da Quadra 27-A, atendendo as necessidades da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
-    <t xml:space="preserve">4530/2014
+    <t xml:space="preserve">4471/2014
 Global
 RAP</t>
   </si>
   <si>
-    <t>30/09/2014</t>
-[...8 lines deleted...]
-(05.553.328/0001-59)</d:t>
+    <t>Contratação de empresa para ampliação, reparos e melhorias na Unidade Basica de Saúde de São José do Itavó, situado na Avenida Parana, Lote 01-A e 01-B na Quadra 27-A, atendendo as necessidades da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4470/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">BF CONSTRUTORA LTDA
+(11.126.913/0001-75)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
-    <t>Contratação de empresa para reforma e reparos na estrutura da Unidade Básica de Saúde da Sede do Municipio de Itaipulândia, situada no Lote 10 da Quadra 38, atendendo as necessidades da Secretaria Municipal de Saúde.</t>
+    <t>Contratação de empresa para adequação e ampliação da Unidade Básica de Saúde da Comunidade do Caramuru, localizado na Avenida Nossa Senhora do Carmo, Lote 9E, Quadra 07, atendendo as necessidades da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4469/2014
+Global
+RAP</t>
   </si>
   <si>
     <t xml:space="preserve">4158/2014
 Global
 </t>
   </si>
   <si>
-    <t>03/09/2014</t>
-[...19 lines deleted...]
-  <si>
     <t>Mureta de tijolo aparente h=80cmRegularização e compactação manual de terreno com soqueteCalçada com bloco de concreto intervalado (paver) e=4,00 cm com travamentoCalçada com bloco de concreto intervalado e=6,00 cm com travamentoPiso tatil alerta e direcional e=6,00 cm com travamentoLastro de Brita 0 e 1 e=5,00 cmExecução de rampa PNE em concreto FCK 12 Mpa e=7,00 cmRegistro de Preços para futura aquisição referente a serviços diversos de execução de calçadas diversas, reparos e reformas de próprios, aquisição de pedra poliédrica, pavimentação poliédrica e drenagem, serviços diversos de construção civil</t>
   </si>
   <si>
-    <t xml:space="preserve">4330/2014
+    <t xml:space="preserve">3660/2014
 Global
 RAP</t>
   </si>
   <si>
-    <t>23/09/2014</t>
-[...8 lines deleted...]
-(81.504.144/0001-87)</d:t>
+    <t>05/08/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">SAMP CONSTRUTORA DE OBRAS LTDA
+(02.810.894/0001-00)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
-    <t>Serviços de alargamento de pista, recape e galerias pluviais em trecho da estrada que liga a sede do Município à Comunidade de Jacutinga, conforme planilha e projeto em anexoContratação de empresa para execução de alargamento de pista, recape asfaltico e execução de galeria pluvial em trecho da estrada municipal que liga a Sede do Município de Itaipulândia ao Terminal Turistico de Linha Jacutinga</t>
-[...72 lines deleted...]
-    <t>REGULARIZAÇÃO E COMPACTAÇÃO MANUAL DE TERRENO COM SOQUETECONCRETO FCK=15MPA (1:2,5:3). INCLUINDO PREPARO MECANICO. LANÇAMNETO E ADENSAMENTOELETRODUTO DE PVC RIGIDO ROSCAVEL DN 25MM (1") INCL. CONEXOES, FORNECIMENTO E INSTALACAOPLANTIO DE ARVORE REGIONAL, ALTURA MAIOR QUE 2,00M, EM CAVAS DE 80X80X80CMPLANTIO DE ARBUSTO COM ALTURA 50 A 100CM, EM CAVA DE 60X60X60CMCABO DE COBRE ISOLADO PVC 450/750V 6MM2 RESISTENTE A CHAMA - FORNECIMENTO E INSTALACAOESCAVAÇÃO MANUAL EM SOLO-PROFUNDO ATÉ 1.50MLASTRO DE BRITACONTRAPISO EM ARGAMASSA TRAÇO 1:4 (CIMENTO E AREIA). ESPESSURA 7CM. PREPARO MANUALINSTALAÇÃO DE APARELHOS DE GINÁSTICA AO AR LIVRE (APARELHOS NÃO INCLUSOS)CABO DE COBRE ISOLADO PVC 450/750V 2,5MM2 RESISTENTE A CHAMA - FORNECIMENTO E INSTALACAOALVENARIA EM TIJOLO CERAMICO FURADO 10X20X20CM, 1/2 VEZ, ASSENTADO EM ARGAMASSA TRACO 1:2:8 (CIMENTO, CAL E AREIA), JUNTAS 12MMALVENARIA EMBASAMENTO TIJOLO CERAMICO FURADO 10X20X20 CMHASTE COPPERWELD 5/8" X 3,0M COM CONECTORGRAMA SINTETICA 12MM - FO</t>
+    <t xml:space="preserve">Base para pavimentação com brita graduada, inclusive compactaçãoFabricação  e aplicação de concreto betuminoso usinado a quente (CBUQ), Cap50/70, inclusive transporteSinalização horizontal com tinta retrorrefletiva a base de resina acrilica com microesferas de vidroMeio-fio e sarjea de concreto moldado no local, usinado 15 MPA, com 0,45m base x 0,30 m de altura, rejunte em argamassa traço 1:3,5Grelha de ferro fundido para canaleta largura 0,40 m, fornecimento e assentamenoBDI - Bonificações e Despesas IndiretasContratação de empresa especializada par construção de barracão metálico medindo 18,00 x 26,00 metros, e execução de pavimentação asfaltica.</t>
   </si>
   <si>
     <t xml:space="preserve">3667/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>06/08/2014</t>
   </si>
   <si>
     <t>Construção de barracão pré moldado medindo 18,00x25,00m, com cobertura em telha aluzinco e fechamento em alvenaria, conforme memorial descritivo em anexoContratação de empresa para execução de barracão pré moldado, medindo 18,00 x 25,00m com cobertura em telha aluzinco e fechamento em alvenaria, conforme memorial descritivo em anexo</t>
   </si>
   <si>
+    <t xml:space="preserve">3952/2014
+Global
+RAP</t>
+  </si>
+  <si>
+    <t>27/08/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">Itacora Construtora de Obras Ltda.
+(08.666.473/0001-34)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t>Reaterro e apiloamento mecânicoLimpeza e desobstrução de bueiros simplesReforma de boca de lobo danificadaBoca de BSTC 0,40 mExecução de caixa morta em alvenaria com tampa de concretoSarjeta trapezoidal concreto - tipo 4Escavaçõ de bueiro em 1a . cat.Assentamento de tubo 0,40m sem berçoAssentamento de tubo 0,60m sem berçoAssentamento de tubo 0,80m sem berçoRegistro de Preços para futura aquisição referente a serviços diversos de execução de calçadas diversas, reparos e reformas de próprios, aquisição de pedra poliédrica, pavimentação poliédrica e drenagem, serviços diversos de construção civil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3817/2014
+Global
+</t>
+  </si>
+  <si>
+    <t>18/08/2014</t>
+  </si>
+  <si>
+    <t>Remoção de Claçadas DanificadasRegularização e compactação manual de terreno com soqueteCalçada com bloco de concreto intervalado (paver) e=4,00 cm com travamentoCalçada com bloco de concreto intervalado e=6,00 cm com travamentoPiso tatil alerta e direcional e=6,00 cm com travamentoLastro de Brita 0 e 1 e=5,00 cmExecução de rampa PNE em concreto FCK 12 Mpa e=7,00 cmRegistro de Preços para futura aquisição referente a serviços diversos de execução de calçadas diversas, reparos e reformas de próprios, aquisição de pedra poliédrica, pavimentação poliédrica e drenagem, serviços diversos de construção civil</t>
+  </si>
+  <si>
     <t xml:space="preserve">3709/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>08/08/2014</t>
   </si>
   <si>
-    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...16 lines deleted...]
-  <si>
     <t>Transposição de sarjeta de concreto com lajes pre fabricadas conforme projetoExecução de base de brita graduada e=8,00cmCorte de arbusto com retiradaExecução de base de brita graduada e=25,00cmFornecimento de CAP - 50/70Usinagem de C.B.U.Q. faixa d ou f (DER) com teor de CAP (4,8% a 7%)Trasnporte de C.B.U.Q.Levantamento topografico e locação da obraFornecimento de emulsão RR-1CAplicação de Pavimentação Asfáltica em CBUQ e = 5,00cmEnleivamentioReparo de sarjeta de concretoAplicação de Pavimentação Asfáltica em CBUQ e = 3,00cm (exclusive fonecimento de CAP)Escavação carga e transporte de solo e remoção de camada superficialTerraplenagem - cortes e aterrosImprimação BetuminosaLombada tipo II conforme resolução 39 do contran dimensões (l=3,70m e h=0,10m)Imprimação BetuminosaFornecimento de emulsão CM-30Pintura de ligação com emulsãoPintura de ligação com emulsãoRemoção de solo mole com substituição, inclusive carga e transporte até 2000mRegularização e compactação de subleitoContratação de</t>
   </si>
   <si>
     <t xml:space="preserve">3710/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>Escavação manual de vala em material de 1A categoria até 1,5m excluindo esgotamento/escoramentoRevestimento com pastilha de ceramica esmaltada quadrada 1", assentada com argamassa pre-fabricada de cimento colante e rejuntamento com cimento branco, incluso limpezaRemoção de azulejo e substrato de aderencia em argamassaRemoção de azulejo e substrato de aderencia em argamassaInterruptor simples com 1 tomada universal conjugados com placa - fornecimento e instalaçãoDemolição de camada de assentamento/contrapiso com uso de ponteiro, espessura até 4cmCarga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Lixamento de concreto ou revestimento de paredes e tetos para pinturaEletroproduto de pvc flexivel corrugado dn 20mm (3/4") fornecimento e instalaçãoCarga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Carga manual e remoção e entulho com transporte ate 1km em caminhão basculante 6M3Reaterro de vala com material granular reaproveitado a</t>
   </si>
   <si>
-    <t xml:space="preserve">3817/2014
-[...10 lines deleted...]
-    <t xml:space="preserve">3952/2014
+    <t xml:space="preserve">3659/2014
 Global
 RAP</t>
   </si>
   <si>
-    <t>27/08/2014</t>
-[...8 lines deleted...]
-(08.666.473/0001-34)</d:t>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">METALÚRGICA IGUAÇU DE MEDIANEIRA LTDA
+(77.417.814/0001-50)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
-    <t>Reaterro e apiloamento mecânicoLimpeza e desobstrução de bueiros simplesReforma de boca de lobo danificadaBoca de BSTC 0,40 mExecução de caixa morta em alvenaria com tampa de concretoSarjeta trapezoidal concreto - tipo 4Escavaçõ de bueiro em 1a . cat.Assentamento de tubo 0,40m sem berçoAssentamento de tubo 0,60m sem berçoAssentamento de tubo 0,80m sem berçoRegistro de Preços para futura aquisição referente a serviços diversos de execução de calçadas diversas, reparos e reformas de próprios, aquisição de pedra poliédrica, pavimentação poliédrica e drenagem, serviços diversos de construção civil</t>
+    <t>Placa de obra em chapa de aco galvanizadaBarracão metálico pré-fabricado (pilares, tesoura e terças metálicas, cobertura com telhas aluzinco 0,50 mm pré-pintadas)- Fornecimento e montagem conforme projetoPintura epoxi duas demãoLimpeza final da obraBDI - Bonificações e Despesas IndiretasContratação de empresa especializada par construção de barracão metálico medindo 18,00 x 26,00 metros, e execução de pavimentação asfaltica.</t>
   </si>
   <si>
     <t xml:space="preserve">3630/2014
 Global
 </t>
   </si>
   <si>
     <t>01/08/2014</t>
   </si>
   <si>
     <t>Construção de ponte para pedestres no lago de Santa Inês, conforme memorial descritivo em anexoContratação de empresa para construção de ponte para pedestres no Parque de Lazer José Hermes na comunidade de Santa Inês.</t>
   </si>
   <si>
-    <t xml:space="preserve">3659/2014
-[...35 lines deleted...]
-  <si>
     <t xml:space="preserve">3077/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>03/07/2014</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve">Boldrini &amp; Cia Ltda
 (01.552.573/0001-90)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>Instalação de padrão trifásico de 350 amperes, instalação de eletrodutos, caixas, mureta, cobertura, cabos de saída do terminal, do transformador até a caixa de passagem, disjuntor geral de 350A, caixa de passagem e conectores.Contratação de pessoa juridica para executar a instalção de transformador 300 kw, para aumentar a capacidade de carga no Parque Industria da Comunidade do Carmuru.</t>
   </si>
   <si>
     <t xml:space="preserve">3078/2014
 Global
 RAP</t>
   </si>
   <si>
     <t>CBUQ p/ recomposição do asfaltoContratação de pessoa jurídica para execução de reperfilamento em CBUQ, construção de ciclovia e sinalização viária na estrada que liga a comunidade de São José do Itavó até a UPL da Friella.</t>
   </si>
   <si>
-    <t xml:space="preserve">3079/2014
+    <t xml:space="preserve">3143/2014
 Global
-</t>
+RAP</t>
+  </si>
+  <si>
+    <t>07/07/2014</t>
+  </si>
+  <si>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve">ZUZE CONSTRUCOES CIVIS LTDA
+(05.993.229/0001-98)</d:t>
+    </d:r>
+    <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+      <d:rPr>
+        <d:sz val="11"/>
+        <d:color rgb="FF000000"/>
+        <d:rFont val="Times"/>
+      </d:rPr>
+      <d:t xml:space="preserve"/>
+    </d:r>
+  </si>
+  <si>
+    <t xml:space="preserve">Reformas na Escola Municipal Carlos Gomes conforme Planilha Quantitativa/Orçamentária e Memorial Descritivo.Contratação de pessoa jurídica para a execução das obras de reforma  na Escola Municipal Carlos Gomes, imóvel localizado na rua Castelo Branco, nº 2337, Centro, Itaipulândia - PR.</t>
   </si>
   <si>
     <t>Ação - Código e Descrição</t>
   </si>
   <si>
     <t>Natureza da Ação</t>
   </si>
   <si>
     <t>Lei/Ato (Escopo, tipo e Nº)</t>
   </si>
   <si>
     <t xml:space="preserve">1026 - Reperfilamento asfaltico                                                                                                                                                                                                                                  </t>
   </si>
   <si>
     <t>Obra</t>
   </si>
   <si>
     <t>Plano Plurianual, Lei ordinária Nº 1024/2009 (Ínicio da aplicação 2010)</t>
   </si>
   <si>
     <t>Cód. Bem</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
@@ -819,131 +843,131 @@
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="28.7708282470703" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="19.3422393798828" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D3" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="29.4961833953857" customWidth="1"/>
     <col min="4" max="4" width="9.43284797668457" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="14.3906230926514" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="14.8663482666016" customWidth="1"/>
     <col min="10" max="10" width="82.1523284912109" customWidth="1"/>
@@ -1303,751 +1327,751 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>60</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>61</v>
       </c>
       <c r="E2" s="2">
-        <v>249743.17</v>
+        <v>79740</v>
       </c>
       <c r="F2" s="2">
-        <v>249743.17</v>
+        <v>79740</v>
       </c>
       <c r="G2" s="2">
-        <v>249743.17</v>
+        <v>79740</v>
       </c>
       <c r="H2" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>63</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>64</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>65</v>
       </c>
       <c r="E3" s="2">
-        <v>79740</v>
+        <v>34991</v>
       </c>
       <c r="F3" s="2">
-        <v>79740</v>
+        <v>34991</v>
       </c>
       <c r="G3" s="2">
-        <v>79740</v>
+        <v>34991</v>
       </c>
       <c r="H3" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>68</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>69</v>
       </c>
       <c r="E4" s="2">
-        <v>38452.3</v>
+        <v>1441520.52</v>
       </c>
       <c r="F4" s="2">
-        <v>38452.3</v>
+        <v>1441520.52</v>
       </c>
       <c r="G4" s="2">
-        <v>38452.3</v>
+        <v>1441520.52</v>
       </c>
       <c r="H4" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>71</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>72</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="E5" s="2">
-        <v>1441520.52</v>
+        <v>596323.7</v>
       </c>
       <c r="F5" s="2">
-        <v>1441520.52</v>
+        <v>596323.7</v>
       </c>
       <c r="G5" s="2">
-        <v>1441520.52</v>
+        <v>596323.7</v>
       </c>
       <c r="H5" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>76</v>
       </c>
       <c r="E6" s="2">
-        <v>596323.7</v>
+        <v>249743.17</v>
       </c>
       <c r="F6" s="2">
-        <v>596323.7</v>
+        <v>249743.17</v>
       </c>
       <c r="G6" s="2">
-        <v>596323.7</v>
+        <v>249743.17</v>
       </c>
       <c r="H6" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>77</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>59</v>
+        <v>71</v>
       </c>
       <c r="C7" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="2">
-        <v>56460</v>
+        <v>63373.11</v>
       </c>
       <c r="F7" s="2">
-        <v>56460</v>
+        <v>63373.11</v>
       </c>
       <c r="G7" s="2">
-        <v>56460</v>
+        <v>63373.11</v>
       </c>
       <c r="H7" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C8" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="B8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E8" s="2">
         <v>316626.53</v>
       </c>
       <c r="F8" s="2">
         <v>316626.53</v>
       </c>
       <c r="G8" s="2">
         <v>316626.53</v>
       </c>
       <c r="H8" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D9" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E9" s="2">
-        <v>63373.11</v>
+        <v>56460</v>
       </c>
       <c r="F9" s="2">
-        <v>63373.11</v>
+        <v>56460</v>
       </c>
       <c r="G9" s="2">
-        <v>63373.11</v>
+        <v>56460</v>
       </c>
       <c r="H9" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>83</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>84</v>
       </c>
       <c r="E10" s="2">
-        <v>34991</v>
+        <v>38452.3</v>
       </c>
       <c r="F10" s="2">
-        <v>34991</v>
+        <v>38452.3</v>
       </c>
       <c r="G10" s="2">
-        <v>34991</v>
+        <v>38452.3</v>
       </c>
       <c r="H10" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>86</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>60</v>
+        <v>87</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E11" s="2">
-        <v>433788.38</v>
+        <v>21000</v>
       </c>
       <c r="F11" s="2">
-        <v>433788.38</v>
+        <v>21000</v>
       </c>
       <c r="G11" s="2">
-        <v>433788.38</v>
+        <v>21000</v>
       </c>
       <c r="H11" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C12" s="4" t="s">
-        <v>90</v>
+        <v>75</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>91</v>
       </c>
       <c r="E12" s="2">
-        <v>87195.3</v>
+        <v>433788.38</v>
       </c>
       <c r="F12" s="2">
-        <v>87195.3</v>
+        <v>433788.38</v>
       </c>
       <c r="G12" s="2">
-        <v>87195.3</v>
+        <v>433788.38</v>
       </c>
       <c r="H12" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="C13" s="4" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E13" s="2">
-        <v>222748.38</v>
+        <v>44056.38</v>
       </c>
       <c r="F13" s="2">
-        <v>222748.38</v>
+        <v>44056.38</v>
       </c>
       <c r="G13" s="2">
-        <v>222748.38</v>
+        <v>44056.38</v>
       </c>
       <c r="H13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E14" s="2">
         <v>19621.1</v>
       </c>
       <c r="F14" s="2">
         <v>19621.1</v>
       </c>
       <c r="G14" s="2">
         <v>19621.1</v>
       </c>
       <c r="H14" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15" s="4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E15" s="2">
-        <v>44056.38</v>
+        <v>87195.3</v>
       </c>
       <c r="F15" s="2">
-        <v>44056.38</v>
+        <v>87195.3</v>
       </c>
       <c r="G15" s="2">
-        <v>44056.38</v>
+        <v>87195.3</v>
       </c>
       <c r="H15" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C16" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="D16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="E16" s="2">
-        <v>22376.55</v>
+        <v>222748.38</v>
       </c>
       <c r="F16" s="2">
-        <v>22376.55</v>
+        <v>222748.38</v>
       </c>
       <c r="G16" s="2">
-        <v>22376.55</v>
+        <v>222748.38</v>
       </c>
       <c r="H16" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="C17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="C17" s="4" t="s">
+      <c r="D17" s="4" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="E17" s="2">
         <v>86500</v>
       </c>
       <c r="F17" s="2">
         <v>86500</v>
       </c>
       <c r="G17" s="2">
         <v>86500</v>
       </c>
       <c r="H17" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="B18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="4" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="D18" s="4" t="s">
         <v>109</v>
       </c>
       <c r="E18" s="2">
-        <v>21000</v>
+        <v>22376.55</v>
       </c>
       <c r="F18" s="2">
-        <v>21000</v>
+        <v>22376.55</v>
       </c>
       <c r="G18" s="2">
-        <v>21000</v>
+        <v>22376.55</v>
       </c>
       <c r="H18" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>110</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>112</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E19" s="2">
         <v>119280</v>
       </c>
       <c r="F19" s="2">
         <v>119280</v>
       </c>
       <c r="G19" s="2">
         <v>119280</v>
       </c>
       <c r="H19" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>114</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="4" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D20" s="4" t="s">
         <v>115</v>
       </c>
       <c r="E20" s="2">
         <v>386569.03</v>
       </c>
       <c r="F20" s="2">
         <v>386569.03</v>
       </c>
       <c r="G20" s="2">
         <v>386569.03</v>
       </c>
       <c r="H20" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>72</v>
+        <v>118</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="E21" s="2">
-        <v>271000</v>
+        <v>448542.44</v>
       </c>
       <c r="F21" s="2">
-        <v>271000</v>
+        <v>448542.44</v>
       </c>
       <c r="G21" s="2">
-        <v>271000</v>
+        <v>448542.44</v>
       </c>
       <c r="H21" s="2">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="27.4266490936279" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="62.823558807373" customWidth="1"/>
     <col min="3" max="3" width="24.3041248321533" customWidth="1"/>
     <col min="4" max="4" width="31.1781024932861" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="28.7708282470703" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>36</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="D3" s="2">
         <v>1739666</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="J3" s="3">
         <v>490</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>