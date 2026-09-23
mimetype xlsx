--- v0 (2026-04-16)
+++ v1 (2026-09-23)
@@ -234,51 +234,51 @@
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>Execução de serviços de expansão, manutenção e melhorias da rede de iluminação pública na Sede do Município e no Balneário da Linha Jacutinga, incluindo fornecimento de material.Contratação de pessoa jurídica para execução de Serviços de Expansão, Manutenção e Melhorias da Rede de Iluminação Pública no Jardim Ipê, Jardim Sol Nascente ambos na Sede do Município e no Balneário da Linha Jacutinga.</t>
   </si>
   <si>
     <t xml:space="preserve">3827/2013
 Ordinário
 </t>
   </si>
   <si>
     <t>30/09/2013</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
-      <d:t xml:space="preserve">COPEL DISTRIBUIÇÃO S.A.
+      <d:t xml:space="preserve">COPEL DISTRIBUIÇÃO S.A.                                                                             
 (04.368.898/0001-06)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>Valor referente ao deslocamento de rede primária 34,5 kV, para atender mudança de local de entrada de serviço e iluminação pública no Balneário Jacutinga.</t>
   </si>
   <si>
     <t>Ação - Código e Descrição</t>
   </si>
   <si>
     <t>Natureza da Ação</t>
   </si>
   <si>
     <t>Lei/Ato (Escopo, tipo e Nº)</t>
   </si>
   <si>
     <t xml:space="preserve">1029 - Expansão, Manutenção e Melhoria da rede de energia e iluminação pública                                                                                                                                                                                   </t>