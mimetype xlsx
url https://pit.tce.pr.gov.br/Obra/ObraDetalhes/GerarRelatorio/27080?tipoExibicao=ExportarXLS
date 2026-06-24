--- v0 (2026-03-15)
+++ v1 (2026-06-24)
@@ -370,72 +370,72 @@
   <si>
     <t>26068</t>
   </si>
   <si>
     <t>Rua Manoel Francisquete asfaltada em CBUQ med 110,00 x 6,00 m totalizando 660,00 m2</t>
   </si>
   <si>
     <t>RUA MANOEL FRANCISQUETE NºSN – JARDIM SOL POENTE. JARDIM SOL POENTE</t>
   </si>
   <si>
     <t>22°45'14,4''Sul / 51°23'147,6''Oeste</t>
   </si>
   <si>
     <t>26066</t>
   </si>
   <si>
     <t>Rua 02 asfaltada em CBUQ med 110,00 x 6,00 m totalizando 660,00 m2</t>
   </si>
   <si>
     <t>RUA 2 NºSN – JARDIM SOL POENTE. JARDIM SOL POENTE</t>
   </si>
   <si>
     <t>22°45'15,8''Sul / 51°23'111,1''Oeste</t>
   </si>
   <si>
+    <t>26065</t>
+  </si>
+  <si>
+    <t>Rua 01 asfaltada em CBUQ med 110,00 x 6,00 m totalizando 660,00 m2</t>
+  </si>
+  <si>
+    <t>RUA 1 NºSN – JARDIM SOL POENTE. JARDIM SOL POENTE</t>
+  </si>
+  <si>
+    <t>22°45'16,5''Sul / 51°23'90,3''Oeste</t>
+  </si>
+  <si>
     <t>26067</t>
   </si>
   <si>
     <t>Rua 03 asfaltada em CBUQ med 110,00 x 6,00 m totalizando 660,00 m2</t>
   </si>
   <si>
     <t>RUA 3 NºSN – JARDIM SOL POENTE. JARDIM SOL POENTE</t>
   </si>
   <si>
     <t>22°45'15,4''Sul / 51°23'100,7''Oeste</t>
-  </si>
-[...10 lines deleted...]
-    <t>22°45'16,5''Sul / 51°23'90,3''Oeste</t>
   </si>
   <si>
     <t>CPF</t>
   </si>
   <si>
     <t>Data Base</t>
   </si>
   <si>
     <t>Lei/Ato</t>
   </si>
   <si>
     <t>Escopo</t>
   </si>
   <si>
     <t>Cód. de Controle</t>
   </si>
   <si>
     <t>Base</t>
   </si>
   <si>
     <t>***.131.***.**</t>
   </si>
   <si>
     <t>Orçamento base (execução direta) ou do edital (execução indireta) (104)</t>
   </si>