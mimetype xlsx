--- v0 (2026-06-24)
+++ v1 (2026-09-23)
@@ -430,86 +430,95 @@
   <si>
     <t>25°8'36,4''Sul / 54°18'2,9''Oeste</t>
   </si>
   <si>
     <t>135794</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA ILIO EDMUNDO BURGEL,confrontamento com av.tiradentes latitude 25° 8'55.33""S e longitude 54°17'24.46""O e com a estrada municipal latitude25° 9'9.48""S e longitude  54°17'24.70""O com aproximadamente 436,77 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA ILIO EDMUNDO BURGEL,confrontamento com av.tiradentes  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>135795</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA AVELINO WOLLMUTH,confrontamento com a rua pedro kazmirczak latitude 25° 9'9.21""S e longitude 54°17'30.24""O e com a rua fredolino schawb latitude 25° 8'59.43""S  e longitude  54°17'29.91""O e com aproximadamente 297,56 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA AVELINO WOLLMUTH,confrontamento com a rua pedro kazmirczak  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>25°8'35,4''Sul / 54°17'56,5''Oeste</t>
   </si>
   <si>
+    <t>135802</t>
+  </si>
+  <si>
+    <t>"RUA ASROGILDO MACHADO DA SILVA, confrontamento com a rua ilio edmundo burgel latitude 25° 9'4.62""S e longitude 54°17'24.68""O e com a rua avelino wolmuth latitude 25° 9'4.51""S e longitude 54°17'30.14""O e com aproximadamente 151,10 metros . "</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUA ASROGILDO MACHADO DA SILVA, confrontamento com a rua ilio edmundo burgel  Nºs/n – Itaipulandia</t>
+  </si>
+  <si>
+    <t>25°9'4,5''Sul / 54°17'26,9''Oeste</t>
+  </si>
+  <si>
     <t>135808</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA DOM PEDRO I, confrontamento com a rua arthur da costa e silva latitude 25° 8'20.82""S  e longitude  54°18'16.29""O e coma av. beira lago latitude 25° 8'19.49""S e longitude  54°18'21.85""O e com aproximadamente 164,17 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA DOM PEDRO I, confrontamento com a rua arthur da costa e silva  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>25°8'59,5''Sul / 54°17'26,8''Oeste</t>
   </si>
   <si>
     <t>135809</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA 13 DE MAIO, confrontamento a rua perdro ignacio wolmuth latitude  25° 8'33.49""S e longitude 54°17'40.24""O e com a rua aparecida do oeste latitude  25° 8'35.47""S e longitude 54°17'50.41""O e com aproximadamente 289,12 metros"</t>
   </si>
   <si>
     <t xml:space="preserve">RUA 13 DE MAIO, confrontamento a rua perdro ignacio wolmuth  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>25°8'44,5''Sul / 54°17'46,9''Oeste</t>
   </si>
   <si>
     <t>135810</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA 7 COPAS, confrontamento com a av tiradentes latitude 25° 8'12.10""S e longitude 54°18'25.77""O e com a av itaipu latitude 25° 8'1.29""S e longitude  54°18'23.16""O e com aproximadamente 335,50 metros "</t>
   </si>
   <si>
     <t xml:space="preserve">RUA 7 COPAS, confrontamento com a av tiradentes  Nºs/n – Itaipulandia</t>
   </si>
   <si>
-    <t>25°9'4,5''Sul / 54°17'26,9''Oeste</t>
-[...1 lines deleted...]
-  <si>
     <t>135811</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA PEDRO IGNACIO WOLMUH, confrontamento com a rua diva carmelinda zeni facione latitude  25° 8'31.31""S e longitude 54°17'40.28""O e com a rua castelo branco latitude  25° 8'37.99""S 25° 8'37.99""S e longitude  54°17'40.18""O </t>
   </si>
   <si>
     <t>RUA PEDRO IGNACIO WOLMUH, confrontamento com a rua Diva Carmelinda Zeni Facione Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>25°8'35,6''Sul / 54°17'37,8''Oeste</t>
   </si>
   <si>
     <t>135812</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA CASTRO ALVES, confrontamento com a rua alvorada latitude 25° 8'34.23""S e longitude 54°17'56.72""O e com a rua arthur da costa e silva latitude  25° 8'18.18""S e longitude  54°18'15.67""O com aproximadamente 747,54 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA CASTRO ALVES, confrontamento com a rua alvorada  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>135813</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA PINUS, confrontamento com a rua marfim latitude 25° 8'5.39""S e longitude 54°18'33.63""O e com a av tiradentes latitude 25° 8'10.52""S e longitude  54°18'34.75""O e com aproximadamente 158,22 metros."</t>
@@ -578,59 +587,50 @@
     <t xml:space="preserve">RUA LOTARIO PEREGRINO VOGEL, confrontamento com av. nossa senhora do carmo  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>135800</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA ALECRIM, confrontamento com a rua arthur da costa e silva latitude 25° 8'4.78""S e longitude 54°18'12.59""O e com a av. itaipu latitude 25° 8'0.97""S e longitude  54°18'31.33""O e com aproximadamente 538,67 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA ALECRIM, confrontamento com a rua arthur da costa e silva latitude  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>25°8'43,0''Sul / 54°17'36,6''Oeste</t>
   </si>
   <si>
     <t>135801</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA ARCINO PIRES DA SILVA, confrontamento com a rua diva carmelinda zeni facione latitude  25° 8'30.87""S longitude  54°17'37.89""O e com a rua castelo branco latitude  25° 8'39.97""S e longitude  54°17'37.70""O com aproximadamente 280,56 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA ARCINO PIRES DA SILVA, confrontamento com a rua diva carmelinda zeni facione  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>25°8'32,7''Sul / 54°17'40,3''Oeste</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">RUA ASROGILDO MACHADO DA SILVA, confrontamento com a rua ilio edmundo burgel  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>135803</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA MARFIM, confrontamento com a rua são domingos latitude 25° 8'8.11""S e longitude 54°18'18.97""O e com a av itaipu latitude 25° 8'4.93""S e longitude  54°18'35.42""O e com aproximadamente 462,37 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA MARFIM, confrontamento com a rua são domingos  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>135804</t>
   </si>
   <si>
     <t xml:space="preserve">"RUA FREDOLINO SHAWB, confrontamento com a rua ilio edmundo burgel latitude 25° 8'59.52""S e longitude 54°17'24.59""O e com a rua avelino wolmuth latitude 25° 8'59.45""S e longitude  54°17'30.04""O com aproximadamente 149,47 metros."</t>
   </si>
   <si>
     <t xml:space="preserve">RUA FREDOLINO SHAWB, confrontamento com a rua ilio edmundo burgel  Nºs/n – Itaipulandia</t>
   </si>
   <si>
     <t>25°9'9,3''Sul / 54°17'27,1''Oeste</t>
   </si>
   <si>
     <t>135805</t>
   </si>
@@ -1860,275 +1860,275 @@
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>137</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>138</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>139</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>142</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>143</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>144</v>
+        <v>132</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="B12" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="C12" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="D12" s="4" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>148</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>149</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>150</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>151</v>
+        <v>128</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B14" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="B14" s="4" t="s">
+      <c r="C14" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="C14" s="4" t="s">
+      <c r="D14" s="4" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
         <v>155</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>156</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>157</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
         <v>158</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>159</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>160</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>161</v>
+        <v>140</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="B17" s="4" t="s">
         <v>162</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="C17" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="C17" s="4" t="s">
+      <c r="D17" s="4" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>165</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>166</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>167</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>161</v>
+        <v>121</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
         <v>168</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>169</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>170</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>173</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>174</v>
+        <v>117</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B21" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="C21" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="C21" s="4" t="s">
+      <c r="D21" s="4" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="B22" s="4" t="s">
+      <c r="C22" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="D22" s="4" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
         <v>182</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>183</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>184</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
         <v>185</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>186</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>187</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
         <v>189</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>190</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>191</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
         <v>192</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>193</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>194</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
         <v>195</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>196</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>197</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="21.0896549224854" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="11.8523969650269" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>