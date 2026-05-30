--- v0 (2025-10-28)
+++ v1 (2026-05-30)
@@ -75,51 +75,51 @@
   <si>
     <t>Tipo Medição</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Nº Aditivo</t>
   </si>
   <si>
     <t>Observação</t>
   </si>
   <si>
     <t>LeiAto (Código de Controle - Tipo - Escopo)</t>
   </si>
   <si>
     <t>Envio/Processamento</t>
   </si>
   <si>
     <t>Atoteca</t>
   </si>
   <si>
     <t>31/01/2016</t>
   </si>
   <si>
-    <t xml:space="preserve">MARCOS ALEXANDRE ANTUNES                                    </t>
+    <t>MARCOS ALEXANDRE ANTUNES</t>
   </si>
   <si>
     <t>Medição</t>
   </si>
   <si>
     <t>Execução Direta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>23-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>08/06/2016 (1/2016)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>29/02/2016</t>
   </si>
   <si>
     <t>24-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
@@ -236,59 +236,51 @@
   </si>
   <si>
     <t>Assinatura</t>
   </si>
   <si>
     <t>Término Vigência</t>
   </si>
   <si>
     <t>Regime Execução</t>
   </si>
   <si>
     <t>Origem Contrato</t>
   </si>
   <si>
     <t>13/2015</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIACAO DO PREDIO DA CAMARA MUNICIPAL                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                     </t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
-      <d:t xml:space="preserve"> CONSTRUTORA VARGEM DO CEDRO LTDA - EPP   </d:t>
-[...7 lines deleted...]
-      <d:t xml:space="preserve">
+      <d:t xml:space="preserve">CONSTRUTORA VARGEM DO CEDRO LTDA
 (78.758.661/0001-78)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>26/10/2015</t>
   </si>
   <si>
     <t>26/04/2016</t>
   </si>
   <si>
     <t>Preço Global</t>
   </si>
   <si>
     <t>Própria Entidade</t>
   </si>
   <si>
     <t>N° Convênio</t>
@@ -553,51 +545,51 @@
       </c>
       <c r="B2" s="2">
         <v>89747.9</v>
       </c>
       <c r="C2" s="2">
         <v>89747.9</v>
       </c>
       <c r="D2" s="2">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
-    <col min="2" max="2" width="27.7569141387939" customWidth="1"/>
+    <col min="2" max="2" width="27.7569713592529" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="23.5900115966797" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>115</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>117</v>
@@ -625,51 +617,51 @@
       <c r="C3" s="4" t="s">
         <v>111</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>118</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
-    <col min="3" max="3" width="27.7569141387939" customWidth="1"/>
+    <col min="3" max="3" width="27.7569713592529" customWidth="1"/>
     <col min="4" max="4" width="9.43284797668457" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="14.3906230926514" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="10.7393026351929" customWidth="1"/>
     <col min="10" max="10" width="80.028450012207" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1076,51 +1068,51 @@
       <c r="G2" s="2">
         <v>89747.9</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>60</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9909763336182" customWidth="1"/>
     <col min="2" max="2" width="42.6272048950195" customWidth="1"/>
-    <col min="3" max="3" width="41.2348365783691" customWidth="1"/>
+    <col min="3" max="3" width="35.9844665527344" customWidth="1"/>
     <col min="4" max="4" width="9.19958972930908" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>62</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>63</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>64</v>
@@ -1208,51 +1200,51 @@
       <c r="H1" s="1" t="s">
         <v>77</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>78</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
-    <col min="3" max="3" width="41.2348365783691" customWidth="1"/>
+    <col min="3" max="3" width="35.9844665527344" customWidth="1"/>
     <col min="4" max="4" width="259.700256347656" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="9.19958972930908" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>82</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>83</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>84</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>85</v>
@@ -1376,51 +1368,51 @@
       </c>
       <c r="B2" s="4" t="s">
         <v>102</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>103</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="27.7569141387939" customWidth="1"/>
+    <col min="2" max="2" width="27.7569713592529" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="9.19958972930908" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>52</v>
       </c>
       <c r="E1" s="1" t="s">