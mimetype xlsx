--- v0 (2026-03-15)
+++ v1 (2026-06-24)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Pagamento Consolidado" sheetId="1" r:id="rId1"/>
     <sheet name="Acompanhamento" sheetId="2" r:id="rId3"/>
     <sheet name="Licitação" sheetId="3" r:id="rId4"/>
     <sheet name="Contrato" sheetId="4" r:id="rId5"/>
     <sheet name="Convênio" sheetId="5" r:id="rId6"/>
     <sheet name="Pagamento" sheetId="6" r:id="rId7"/>
     <sheet name="Ação" sheetId="7" r:id="rId8"/>
     <sheet name="Bem Patrimonial" sheetId="8" r:id="rId9"/>
     <sheet name="Planilha Orçamentária" sheetId="9" r:id="rId10"/>
     <sheet name="Responsáveis" sheetId="10" r:id="rId11"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="154">
   <si>
     <t>Empenhado Total (R$)</t>
   </si>
   <si>
     <t>Liquidado Total (R$)</t>
   </si>
   <si>
     <t>Pago Total (R$)</t>
   </si>
   <si>
     <t>Pago/Empenhado (%)</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Responsável</t>
   </si>
   <si>
     <t>Tipo</t>
   </si>
   <si>
@@ -220,50 +220,59 @@
     <t>15/06/2023 (3/2023)</t>
   </si>
   <si>
     <t>31/10/2023</t>
   </si>
   <si>
     <t>03/01/2024 (10/2023)</t>
   </si>
   <si>
     <t>31/05/2024</t>
   </si>
   <si>
     <t>26/08/2024 (5/2024)</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>12/02/2025 (12/2024)</t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t>27/08/2025 (7/2025)</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>GABRIELLA MARIA PRADO BACCA SA</t>
+  </si>
+  <si>
+    <t>16/04/2026 (2/2026)</t>
   </si>
   <si>
     <t>Município</t>
   </si>
   <si>
     <t>Entidade</t>
   </si>
   <si>
     <t>Licitação</t>
   </si>
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Data Edital</t>
   </si>
   <si>
     <t>Abertura</t>
   </si>
   <si>
     <t>Valor (R$)</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
@@ -645,124 +654,124 @@
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="23.2687835693359" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="23.5900115966797" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:L21"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="37.1640586853027" customWidth="1"/>
     <col min="4" max="4" width="10.3137073516846" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="24.9854869842529" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="10.7393026351929" customWidth="1"/>
     <col min="10" max="10" width="57.2693367004395" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
@@ -1533,598 +1542,636 @@
       <c r="D21" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="I21" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>50</v>
       </c>
       <c r="K21" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L21" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3">
+        <v>21</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="H22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="L22" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0395259857178" customWidth="1"/>
     <col min="2" max="2" width="22.9577732086182" customWidth="1"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="16.378438949585" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="10.8283090591431" customWidth="1"/>
     <col min="7" max="7" width="10.2615308761597" customWidth="1"/>
     <col min="8" max="8" width="50.8935928344727" customWidth="1"/>
     <col min="9" max="9" width="24.5568237304688" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="G2" s="2">
         <v>669592.36</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9909763336182" customWidth="1"/>
     <col min="2" max="2" width="50.8935928344727" customWidth="1"/>
     <col min="3" max="3" width="30.5632419586182" customWidth="1"/>
     <col min="4" max="4" width="10.2615308761597" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="15.5119028091431" customWidth="1"/>
     <col min="7" max="7" width="15.5057649612427" customWidth="1"/>
     <col min="8" max="8" width="15.0545930862427" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D2" s="2">
         <v>569153.51</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G2" s="4" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.24153614044189" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="11.2487888336182" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="12.9388933181763" customWidth="1"/>
     <col min="7" max="7" width="11.4748859405518" customWidth="1"/>
     <col min="8" max="8" width="32.3004035949707" customWidth="1"/>
     <col min="9" max="9" width="27.7579936981201" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0190658569336" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="30.5632419586182" customWidth="1"/>
     <col min="4" max="4" width="166.061065673828" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
     <col min="7" max="7" width="9.19958972930908" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E2" s="2">
         <v>35334.91</v>
       </c>
       <c r="F2" s="2">
         <v>35334.91</v>
       </c>
       <c r="G2" s="2">
         <v>35334.91</v>
       </c>
       <c r="H2" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E3" s="2">
         <v>0</v>
       </c>
       <c r="F3" s="2">
         <v>0</v>
       </c>
       <c r="G3" s="2">
         <v>0</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="44.2038345336914" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="84.5227737426758" customWidth="1"/>
     <col min="3" max="3" width="78.873405456543" customWidth="1"/>
     <col min="4" max="4" width="31.1781024932861" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C2" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="23.2687835693359" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="10.2615308761597" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="K2" s="1"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D3" s="2">
         <v>669592.36</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="J3" s="3">
         <v>4916</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D4" s="2">
         <v>569153.51</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="J4" s="3">
         <v>14916</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
     <mergeCell ref="H1:J1"/>
     <mergeCell ref="K1:K2"/>
   </mergeCells>
   <headerFooter/>
 </worksheet>
 </file>