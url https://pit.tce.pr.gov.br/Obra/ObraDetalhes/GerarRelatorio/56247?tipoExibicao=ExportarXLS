--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -600,54 +600,54 @@
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>401585.81</v>
       </c>
       <c r="B2" s="2">
         <v>388141.2</v>
       </c>
       <c r="C2" s="2">
-        <v>5882.6</v>
+        <v>388141.2</v>
       </c>
       <c r="D2" s="2">
-        <v>1.4648</v>
+        <v>96.6521</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
     <col min="2" max="2" width="21.0896549224854" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="23.5900115966797" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>136</v>
@@ -1465,104 +1465,104 @@
         <v>95</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>96</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.0190658569336" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
     <col min="3" max="3" width="36.7067527770996" customWidth="1"/>
     <col min="4" max="4" width="549.699340820313" customWidth="1"/>
     <col min="5" max="5" width="14.9093170166016" customWidth="1"/>
     <col min="6" max="6" width="13.0125532150269" customWidth="1"/>
-    <col min="7" max="7" width="9.140625" customWidth="1"/>
+    <col min="7" max="7" width="10.2615308761597" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>100</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>101</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>102</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>103</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>106</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>86</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>107</v>
       </c>
       <c r="E2" s="2">
         <v>401585.81</v>
       </c>
       <c r="F2" s="2">
         <v>388141.2</v>
       </c>
       <c r="G2" s="2">
-        <v>5882.6</v>
+        <v>388141.2</v>
       </c>
       <c r="H2" s="2">
-        <v>1.46</v>
+        <v>96.65</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="43.7444877624512" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="60.675121307373" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>108</v>
       </c>