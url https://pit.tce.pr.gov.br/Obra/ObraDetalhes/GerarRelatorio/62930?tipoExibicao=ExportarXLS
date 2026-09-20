--- v0 (2026-03-15)
+++ v1 (2026-09-20)
@@ -243,75 +243,75 @@
   <si>
     <t>26/10/2018</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA PRESETAÇÃO DE SERVIÇOS DE MANUTENÇÃO DAS EIDFICAÇÕES PÚBLICAS DO MUNICÍPIO DE PORECATU COM FORNECIMENTO DE MATERIAIS PARA A SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>Homologada - (30/10/2018)</t>
   </si>
   <si>
     <t>5/2018</t>
   </si>
   <si>
     <t>29/10/2018</t>
   </si>
   <si>
     <t>20/11/2018</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA REFORMA DO PRÉDIO DA FARMÁCIA MUNICIPAL.</t>
   </si>
   <si>
     <t>Homologada - (26/11/2018)</t>
   </si>
   <si>
+    <t>3/2018</t>
+  </si>
+  <si>
+    <t>18/06/2018</t>
+  </si>
+  <si>
+    <t>06/07/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA EXECUÇÃO DA REFORMA DA UNIDADE BÁSICA DE SAÚDE DR. DARLY FRANCO VERAS.</t>
+  </si>
+  <si>
+    <t>Homologada - (13/08/2018)</t>
+  </si>
+  <si>
     <t>2/2018</t>
   </si>
   <si>
-    <t>18/06/2018</t>
-[...1 lines deleted...]
-  <si>
     <t>05/07/2018</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA EXECUÇÃO DA REFORMA DO HOSPITAL DR. EGAS PENTEADO IZIQUE.</t>
   </si>
   <si>
     <t>Homologada - (26/07/2018)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Homologada - (13/08/2018)</t>
   </si>
   <si>
     <t>36/2018</t>
   </si>
   <si>
     <t>28/05/2018</t>
   </si>
   <si>
     <t>11/06/2018</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DE ENGENHARIA ESPECIALIZADA PARA SERVIÇOS BÁSICOS DE REFORMA DO GINÁSIO DE ESPORTES ISAAC JABUR.</t>
   </si>
   <si>
     <t>Homologada - (13/06/2018)</t>
   </si>
   <si>
     <t>Contratados</t>
   </si>
   <si>
     <t>Assinatura</t>
   </si>
   <si>
     <t>Término Vigência</t>
   </si>
@@ -1472,80 +1472,80 @@
       </c>
       <c r="I4" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>74</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>75</v>
       </c>
       <c r="G5" s="2">
-        <v>490473.28</v>
+        <v>138098.26</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>78</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>57</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G6" s="2">
-        <v>138098.26</v>
+        <v>490473.28</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>80</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>82</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>63</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>83</v>
       </c>
       <c r="F7" s="4" t="s">
@@ -1671,77 +1671,77 @@
       </c>
       <c r="C4" s="4" t="s">
         <v>102</v>
       </c>
       <c r="D4" s="2">
         <v>28685.41</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>103</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>104</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>96</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>105</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>106</v>
       </c>
       <c r="D5" s="2">
         <v>104788.94</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>107</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>108</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>96</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>93</v>
       </c>
       <c r="D6" s="2">
         <v>386725.05</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>109</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>110</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>96</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B7" s="4" t="s">
@@ -2335,51 +2335,51 @@
       </c>
       <c r="I3" s="4" t="s">
         <v>180</v>
       </c>
       <c r="J3" s="3">
         <v>11</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
         <v>181</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>182</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>183</v>
       </c>
       <c r="D4" s="2">
         <v>386725.05</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>21</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>184</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>180</v>
       </c>
       <c r="J4" s="3">
         <v>12</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>