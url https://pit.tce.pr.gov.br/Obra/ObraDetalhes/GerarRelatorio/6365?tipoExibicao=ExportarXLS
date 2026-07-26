--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -957,131 +957,131 @@
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t>REFERENTE A EXECUÇÃO DE OBRAS DE REFORMA DA UNIDADE DE ATENÇÃO PRIMÁRIA A SAÚDE DA FAMÍLIA PROFESSORA HETY DE MOURA E COSTA, NO BAIRRO DO CERRADO, CONFORME PREGÃO TOMADA DE PREÇO 05/2014.</t>
   </si>
   <si>
     <t xml:space="preserve">861/2014
 Ordinário
 RAP</t>
   </si>
   <si>
     <t>03/03/2014</t>
   </si>
   <si>
     <t>VALOR REFERENTE A DESPESA COM A CONTRAPARTIDA DA CONSTRUÇÃO DO PAÇO MUNICIPAL, CONFORME TOMADA DE PREÇO 01/2013, CONFORME COMPROVANTE ANEXO.</t>
   </si>
   <si>
+    <t xml:space="preserve">4611/2013
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t>27/12/2013</t>
+  </si>
+  <si>
+    <t>VALOR EMPENHADO REFERENTE A DESPESA EM SERVIÇOS PRESTADOS NA EXECUÇÃO DA OBRA DA CRECHE PRO-INFANCIA, CORRESPONDENTE AO EDITAL 007/2011, CONFORME COMPROVANTE ANEXO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4605/2013
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t>26/12/2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VALOR EMPENHADO REFERENTE A DESPESA EM SERVIÇOS PRESTADOS NA EXECUÇÃO DA OBRA  DA CRECHE PRO-INFANCIA, SENDO A 13ª MEDIÇÃO, CONFORME COMPROVANTE ANEXO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4604/2013
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t>VALOR EMPENHADO REFERENTE A DESPESA EM SERVIÇOS PRESTADOS NA URBANIZAÇÃO EXTERNOS NA AMPLIAÇÃO DA UNIDADE BASISA DE SAUDE NO BARRA DO TEIXEIRA (PARTE), CONFORME COMPROVANTE ANEXO.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4601/2013
+Ordinário
+RAP</t>
+  </si>
+  <si>
+    <t>VALOR EMPENHADO REFERENTE A DESPESA COM A MEDIÇÃO DOS SERVIÇOS DE URBANIZAÇÃO EXTERNOS DA AMPLIAÇÃO DAS UBS DE SETE QUEDAS, CONFORME COMPROVANTE ANEXO.</t>
+  </si>
+  <si>
     <t xml:space="preserve">4600/2013
 Ordinário
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>26/12/2013</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve">GUARAUNA ENGENHARIA LTDA ME
 (85.004.760/0001-20)</d:t>
     </d:r>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:color rgb="FF000000"/>
         <d:rFont val="Times"/>
       </d:rPr>
       <d:t xml:space="preserve"/>
     </d:r>
   </si>
   <si>
     <t xml:space="preserve">VALOR EMPENHADO REFERENTE A DESPESA EM SERVIÇOS PRESTADOS NA EXECUÇÃO DE OBRAS DE CONSTRUÇÃO, HIDRÁULICA, ELÉTRICA, DE TELECOMUNICAÇÕES E DE OUTRAS SEMELHANÇAS, INCLUSIVE SONDAGEM, PERFURAÇÕES DE POÇOS, ESCAVAÇÃO, DRENAGEM E IRRIGAÇÃO, TERRAPLANAGEM, PAVIMENTAÇÃO, CONCRETAGEM E A INSTALAÇÃO E MONTAGEM DE PRODUTOS, CONFORME 14° MEDIÇÃO E LICITAÇÃO CP  003/2009 E COMPROVANTE ANEXO.</t>
   </si>
   <si>
-    <t xml:space="preserve">4601/2013
+    <t xml:space="preserve">1318/2013
 Ordinário
-RAP</t>
-[...29 lines deleted...]
-    <t>VALOR EMPENHADO REFERENTE A DESPESA EM SERVIÇOS PRESTADOS NA EXECUÇÃO DA OBRA DA CRECHE PRO-INFANCIA, CORRESPONDENTE AO EDITAL 007/2011, CONFORME COMPROVANTE ANEXO.</t>
+</t>
+  </si>
+  <si>
+    <t>17/05/2013</t>
+  </si>
+  <si>
+    <t>VALOR EMPENHADO REFERENTE A DESPESA EM SERVIÇOS DE MAO DE OBRA PRESTADO NA CRECHE PROINFANCIA, SENDO A 8ª MEDIÇAÕ, COM UM PERCENTUAL DE 11,67% EXECUTADO, CONFORME COMPROVANTE ANEXO.</t>
   </si>
   <si>
     <t xml:space="preserve">1317/2013
 Ordinário
 </t>
   </si>
   <si>
-    <t>17/05/2013</t>
-[...1 lines deleted...]
-  <si>
     <t>VALOR EMPENHADO REFERENTE A DESPESA COM SERVIÇOS DE MAO DE OBRA, PRESTADO JUNTO A CRECHE PROINFANCIA, NESSE MUNICIPIO, CONFORME COMPROVANTE ANEXO.</t>
-  </si>
-[...6 lines deleted...]
-    <t>VALOR EMPENHADO REFERENTE A DESPESA EM SERVIÇOS DE MAO DE OBRA PRESTADO NA CRECHE PROINFANCIA, SENDO A 8ª MEDIÇAÕ, COM UM PERCENTUAL DE 11,67% EXECUTADO, CONFORME COMPROVANTE ANEXO.</t>
   </si>
   <si>
     <t>Ação - Código e Descrição</t>
   </si>
   <si>
     <t>Natureza da Ação</t>
   </si>
   <si>
     <t>Lei/Ato (Escopo, tipo e Nº)</t>
   </si>
   <si>
     <t>Cód. Bem</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Endereço</t>
   </si>
   <si>
     <t>Coord. Geográfica</t>
   </si>
   <si>
     <t>2422</t>
   </si>
@@ -4744,219 +4744,219 @@
       </c>
       <c r="D7" s="4" t="s">
         <v>271</v>
       </c>
       <c r="E7" s="2">
         <v>67056.73</v>
       </c>
       <c r="F7" s="2">
         <v>67056.73</v>
       </c>
       <c r="G7" s="2">
         <v>67056.73</v>
       </c>
       <c r="H7" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
         <v>272</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>273</v>
       </c>
       <c r="C8" s="4" t="s">
+        <v>256</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>274</v>
       </c>
-      <c r="D8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="2">
-        <v>41542.32</v>
+        <v>20367.29</v>
       </c>
       <c r="F8" s="2">
-        <v>41542.32</v>
+        <v>20367.29</v>
       </c>
       <c r="G8" s="2">
-        <v>41542.32</v>
+        <v>20367.29</v>
       </c>
       <c r="H8" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="4" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>277</v>
       </c>
       <c r="E9" s="2">
-        <v>26572.57</v>
+        <v>48991.15</v>
       </c>
       <c r="F9" s="2">
-        <v>26572.57</v>
+        <v>48991.15</v>
       </c>
       <c r="G9" s="2">
-        <v>26572.57</v>
+        <v>48991.15</v>
       </c>
       <c r="H9" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
         <v>278</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>263</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>279</v>
       </c>
       <c r="E10" s="2">
         <v>24254.27</v>
       </c>
       <c r="F10" s="2">
         <v>24254.27</v>
       </c>
       <c r="G10" s="2">
         <v>24254.27</v>
       </c>
       <c r="H10" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
         <v>280</v>
       </c>
       <c r="B11" s="4" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C11" s="4" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>281</v>
       </c>
       <c r="E11" s="2">
-        <v>48991.15</v>
+        <v>26572.57</v>
       </c>
       <c r="F11" s="2">
-        <v>48991.15</v>
+        <v>26572.57</v>
       </c>
       <c r="G11" s="2">
-        <v>48991.15</v>
+        <v>26572.57</v>
       </c>
       <c r="H11" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
         <v>282</v>
       </c>
       <c r="B12" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>284</v>
       </c>
       <c r="E12" s="2">
-        <v>20367.29</v>
+        <v>41542.32</v>
       </c>
       <c r="F12" s="2">
-        <v>20367.29</v>
+        <v>41542.32</v>
       </c>
       <c r="G12" s="2">
-        <v>20367.29</v>
+        <v>41542.32</v>
       </c>
       <c r="H12" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
         <v>285</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>286</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>287</v>
       </c>
       <c r="E13" s="2">
-        <v>32947.41</v>
+        <v>67945.3</v>
       </c>
       <c r="F13" s="2">
-        <v>32947.41</v>
+        <v>67945.3</v>
       </c>
       <c r="G13" s="2">
-        <v>32947.41</v>
+        <v>67945.3</v>
       </c>
       <c r="H13" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
         <v>288</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>286</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>256</v>
       </c>
       <c r="D14" s="4" t="s">
         <v>289</v>
       </c>
       <c r="E14" s="2">
-        <v>67945.3</v>
+        <v>32947.41</v>
       </c>
       <c r="F14" s="2">
-        <v>67945.3</v>
+        <v>32947.41</v>
       </c>
       <c r="G14" s="2">
-        <v>67945.3</v>
+        <v>32947.41</v>
       </c>
       <c r="H14" s="2">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.6375522613525" customWidth="1"/>
     <col min="2" max="2" width="15.735954284668" customWidth="1"/>
     <col min="3" max="3" width="23.3424434661865" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">