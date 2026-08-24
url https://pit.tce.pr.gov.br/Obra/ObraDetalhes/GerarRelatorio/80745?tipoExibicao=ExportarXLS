--- v0 (2026-03-15)
+++ v1 (2026-08-24)
@@ -243,72 +243,72 @@
   <si>
     <t>PORECATU</t>
   </si>
   <si>
     <t>MUNICÍPIO DE PORECATU</t>
   </si>
   <si>
     <t>3/2019</t>
   </si>
   <si>
     <t>Tomada de Preços</t>
   </si>
   <si>
     <t>25/09/2019</t>
   </si>
   <si>
     <t>15/10/2019</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO E MODERNIZAÇÃO DA INFRAESTRUTURA ESPORTIVA DA QUADRA DO CENTRO SOCIAL URBANO.</t>
   </si>
   <si>
     <t>Homologada - (30/10/2019)</t>
   </si>
   <si>
+    <t>2/2019</t>
+  </si>
+  <si>
+    <t>08/05/2019</t>
+  </si>
+  <si>
+    <t>29/05/2019</t>
+  </si>
+  <si>
+    <t>RECAPEAMENTO ASFÁLTICO E SINALIZAÇÃO VIÁRIA EM CBUQ DE 3 CM EM TRECHOS DA RUA PREFEITO LUIZ AMBRÓSIO DI MIGUELI E AVENIDA PREFEITO BENTO LOUZADA.</t>
+  </si>
+  <si>
+    <t>Homologada - (07/06/2019)</t>
+  </si>
+  <si>
     <t>1/2019</t>
   </si>
   <si>
-    <t>08/05/2019</t>
-[...1 lines deleted...]
-  <si>
     <t>27/05/2019</t>
   </si>
   <si>
     <t>EXECUÇÃO DE COBERTURA E ESTRUTURA DE APOIO AO ESPORTE DA QUADRA DA PISCINA PÚBLICA.</t>
-  </si>
-[...10 lines deleted...]
-    <t>RECAPEAMENTO ASFÁLTICO E SINALIZAÇÃO VIÁRIA EM CBUQ DE 3 CM EM TRECHOS DA RUA PREFEITO LUIZ AMBRÓSIO DI MIGUELI E AVENIDA PREFEITO BENTO LOUZADA.</t>
   </si>
   <si>
     <t>Contratados</t>
   </si>
   <si>
     <t>Assinatura</t>
   </si>
   <si>
     <t>Término Vigência</t>
   </si>
   <si>
     <t>Regime Execução</t>
   </si>
   <si>
     <t>Origem Contrato</t>
   </si>
   <si>
     <t>134/2019</t>
   </si>
   <si>
     <d:r xmlns:d="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
       <d:rPr>
         <d:sz val="11"/>
         <d:rFont val="Times"/>
       </d:rPr>
@@ -1521,80 +1521,80 @@
       </c>
       <c r="I2" s="4" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>68</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>74</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>75</v>
       </c>
       <c r="G3" s="2">
-        <v>266536.97</v>
+        <v>256006.27</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>76</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
         <v>65</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>66</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>78</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>68</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>74</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G4" s="2">
-        <v>256006.27</v>
+        <v>266536.97</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>80</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.9909763336182" customWidth="1"/>
     <col min="2" max="2" width="146.987060546875" customWidth="1"/>
     <col min="3" max="3" width="32.1336479187012" customWidth="1"/>
     <col min="4" max="4" width="10.2615308761597" customWidth="1"/>
@@ -1639,77 +1639,77 @@
       </c>
       <c r="C2" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D2" s="2">
         <v>231915.37</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>88</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>31</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>89</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D3" s="2">
         <v>210873.1</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>92</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>89</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>94</v>
       </c>
       <c r="D4" s="2">
         <v>254766.05</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>91</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>95</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>89</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 