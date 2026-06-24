--- v0 (2025-10-28)
+++ v1 (2026-06-24)
@@ -75,51 +75,51 @@
   <si>
     <t>Tipo Medição</t>
   </si>
   <si>
     <t>Nº Contrato</t>
   </si>
   <si>
     <t>Nº Aditivo</t>
   </si>
   <si>
     <t>Observação</t>
   </si>
   <si>
     <t>LeiAto (Código de Controle - Tipo - Escopo)</t>
   </si>
   <si>
     <t>Envio/Processamento</t>
   </si>
   <si>
     <t>Atoteca</t>
   </si>
   <si>
     <t>29/11/2021</t>
   </si>
   <si>
-    <t xml:space="preserve">ANA PRICILLA BRUSTOLIN                                      </t>
+    <t>ANA PRICILLA BRUSTOLIN</t>
   </si>
   <si>
     <t>Medição</t>
   </si>
   <si>
     <t>Execução Direta</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
   <si>
     <t>16/12/2021 (11/2021)</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>30/12/2021</t>
   </si>
   <si>
     <t>3-Medição-Boletins de Medição de Obras Públicas</t>
   </si>
@@ -534,51 +534,51 @@
       </c>
       <c r="B2" s="2">
         <v>327429.69</v>
       </c>
       <c r="C2" s="2">
         <v>327429.69</v>
       </c>
       <c r="D2" s="2">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="15.9814901351929" customWidth="1"/>
-    <col min="2" max="2" width="22.5597400665283" customWidth="1"/>
+    <col min="2" max="2" width="22.5597991943359" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="18.0398979187012" customWidth="1"/>
     <col min="5" max="5" width="46.3051414489746" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>110</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="s">
         <v>112</v>
@@ -606,51 +606,51 @@
       <c r="C3" s="4" t="s">
         <v>105</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>113</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:L7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="10.8283090591431" customWidth="1"/>
-    <col min="3" max="3" width="22.5597400665283" customWidth="1"/>
+    <col min="3" max="3" width="22.5597991943359" customWidth="1"/>
     <col min="4" max="4" width="9.43284797668457" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="14.3906230926514" customWidth="1"/>
     <col min="7" max="7" width="10.9909763336182" customWidth="1"/>
     <col min="8" max="8" width="9.45331001281738" customWidth="1"/>
     <col min="9" max="9" width="10.7393026351929" customWidth="1"/>
     <col min="10" max="10" width="80.028450012207" customWidth="1"/>
     <col min="11" max="11" width="19.7535305023193" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
@@ -1333,51 +1333,51 @@
       </c>
       <c r="B2" s="4" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>97</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>98</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:K3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
-    <col min="2" max="2" width="22.5597400665283" customWidth="1"/>
+    <col min="2" max="2" width="22.5597991943359" customWidth="1"/>
     <col min="3" max="3" width="13.8350982666016" customWidth="1"/>
     <col min="4" max="4" width="10.2615308761597" customWidth="1"/>
     <col min="5" max="5" width="10.8283090591431" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="62.4440002441406" customWidth="1"/>
     <col min="9" max="9" width="26.7257213592529" customWidth="1"/>
     <col min="10" max="10" width="15.0402688980103" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>99</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E1" s="1" t="s">