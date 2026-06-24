--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -135,35 +135,35 @@
     <col min="4" max="4" width="19.1939144134521" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>401585.81</v>
       </c>
       <c r="B2" s="2">
         <v>388141.2</v>
       </c>
       <c r="C2" s="2">
-        <v>5882.6</v>
+        <v>388141.2</v>
       </c>
       <c r="D2" s="2">
-        <v>1.4648</v>
+        <v>96.6521</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>